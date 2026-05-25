--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -181,51 +181,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (103)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (104)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -808,484 +808,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le combat d’Annick Davisse et du Mouvement cristolien contre les inégalités en EPS (1983-1998)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Guilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228, pp.71-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/168v0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le docteur Philippe Encausse (1906–1984) et sa contribution à la construction de la médecine du sport en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 125, pp.37-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/sm/2024011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aborted Project for the European Games in the 1960s and 1970s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Dichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09523367.2024.2387627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation corporelle et décrochage scolaire : une problématique oubliée dans les innovations de la revue EP.S et les discours officiels (1981-2020) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Caballero-Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Flavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Práxis Educativa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5212/PraxEduc.v.18.21602.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MARIE-THÉRÈSE EYQUEM OU A EMANCIPAÇÃO SOB O CONTROLE DAS PRÁTICAS CORPORAIS FEMININAS (1942-1961)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Walther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Brasileira De História Da Educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.e268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4025/rbhe.v23.2023.e286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Football et identités masculines dans les bandes dessinées au tournant du xxie siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Iffrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ges.3711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ski de randonnée et ses représentations dans la presse française de 1932</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Nevicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1304,556 +1512,452 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07053436.2023.2274177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Surrel (1912-2003) : une « femme d’action » de l’EP féminine du 2nd XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner l'EPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 292, pp.39-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acculturation footballistique du club de Bischwiller au tournant de la Grande guerre (1911-1923)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Schon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences sociales et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (21), pp.161-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rsss.021.0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04039667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical education and bodily strengthening on either side of the Rhine: a transnational history of the French bill on physical education and its German reception (1920-1921)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Bolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport in History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (1), pp.28-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17460263.2021.2019823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“How regulations for Olympic gymnastics competitions evolved during the 20th century”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Dupaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Olympika : the international journal of Olympic studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, XXXII, pp.63-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construcción de una Educación Física y Deportiva en Francia : la dificil evolución de una disciplina escolar que se hace extensiva a los alumnos discapacitados a partir de los años sesenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1868,7917 +1972,7917 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiales paria la Historia del Deporte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22, pp.126-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04039643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La educación en seguridad en y a través de la Educación Física a partir de los años 60</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Dupaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materiales paria la Historia del Deporte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.19-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educação física e identidade masculina francesa no final do Segundo Império</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Educar Em Revista</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (2), pp.29-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04039630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un demi-siècle d’Education Physique et Sportive: Enjeux, débats et controverses (1960-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiales paria la Historia del Deporte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22, pp.19-31</w:t>
+              <w:t xml:space="preserve">, 2022, 22, pp.4-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire une EPS inclusive en France : l’évolution laborieuse d’une discipline scolaire s’ouvrant aux élèves handicapés depuis les années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Tajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materiales para la Historia del Deporte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.112-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20868/mhd.2022.22.4634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tissié’s Psychopedagogical Conceptions of Physical Education: Franco-Swedish Hybridity (1886–1935)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moralès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Travaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport History Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (2), pp.225-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/shr.2021-0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement à la sécurité en et par l’Education Physique depuis les années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Dupaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiales paria la Historia del Deporte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22, pp.4-6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 22, pp.7-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20868/mhd.2022.22.4670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Tony Froissart</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer aux Activités de Pleine Nature en France : un défi pour l’EPS du XXIe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiales para la Historia del Deporte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20868/mhd.2022.22.4634⟩</w:t>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.5959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Philippe Tissié’s Psychopedagogical Conceptions of Physical Education: Franco-Swedish Hybridity (1886–1935)</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seurin : un acteur-réseau mobilisé en faveur d’une éducation physique méthodique (1941-1975) à visée hygiénique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Moralès</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Travaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 133 (3), pp.43-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.133.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identités masculines, expression corporelle et éducation physique en France entre 1967 et 1985</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Iffrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educar em Revista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0104-4060.77812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Forze Armate francesi e la questione dell’educazione fisica dei giovani all’indomani della Prima Guerra Mondiale (1918-1925)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino dell'Ufficio storico (2019-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’éduquer aux Activités de Pleine Nature hors les murs : une responsabilité éludée par l’Education Physique française au tournant du XXIe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’armée française et la question de l’éducation physique de la jeunesse au lendemain de la Première Guerre mondiale (1918-1925)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino dell'Ufficio storico dell'Esercito</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Paillou et la transformation du handball en France (1942–1982) : Entre discours et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Bolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (2), pp.366-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/0172-4029-2020-2-366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport pour tous : une forme de partage résolument moderne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Omnisports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 156, pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadwiga Folliot ou la diffusion d’une pratique semi-professionnelle dans le hand-ball français amateur de la fin des années 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Bolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 53 (2), pp.225-248. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/shr.2021-0013⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 51 (2), pp.243-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/shr.2019-0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Dupaux</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A crusade against the curve? Physical education for disabled pupils in France after World War II (1945–1958)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Tajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiales paria la Historia del Deporte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20868/mhd.2022.22.4670⟩</w:t>
+              <w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (4), pp.520-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00309230.2019.1622576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Nelson Paillou et la transformation du handball en France (1942-1982) : Entre discours et réalités »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Bolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Paschal Grousset et les exemplarités étrangères en matière d’éducation physique des jeunes Françaises et des jeunes Français de la fin du XIXe siècle » .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’exclusion à l’intégration ou l’engagement de Monique Pasqualini dans l’avènement des épreuves adaptées d’EPS du Baccalauréat (1966-1981)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Tajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frankophilie, Germanophilie und „Elsässertum“ in den Jugendbewegungen Straßburgs zwischen 1918 und 1925. Patriotismus – Körpererziehung – Naturbegeisterung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (2), pp.303-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/0172-4029-2019-2-303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French ‘Voluntary Gymnastics’ and the Quest for its identity (1954–2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Travaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moralès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural and Social History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (4), pp.491-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14780038.2019.1615739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Fédérations sportives face aux défis du vieillissement (FFEPGV : 1990-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Travaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, vol. 40 / n° 156 (2), pp.51-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.156.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strengthening Minds and Bodies Within the French School System. Physical Education for Boys and Girls Between 1936 and 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Terret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">War &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (3), pp.166-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07292473.2018.1468207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Fédérations sportives face aux défis du vieillissement (FFEPGV : 1990-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Travaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (2), pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.156.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La socialisation sportive des jeunes Français scolarisés dans les années 1960 : au-delà des intentions généreuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport History Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (1), pp.18-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/shr.2016-0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport et santé : la FFEPGV en actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Travaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 172, pp.41-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Coubertin y los primeros Juegos Olimpicos de Athena 1896 (Pierre de Coubertin et les premiers jeux olympiques d’Athènes de 1896)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Istor : Revista de historia internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.21-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport c’est la santé&amp;quot;. D’un slogan à des actions depuis le XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIDPHE_R Revista Iberoamericana do Patrimônio Histórico-Educativo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (3), pp.38-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20888/ridphe_r.v2i3.9257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Joinville School and the Institutionalization of a French-Style Physical Education, 1852–1939</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (6), pp.740-753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2015.1037292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Joinville school and the institutionalization of a French-style Physical Education (1852-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (6), pp.740-753</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation dans les loisirs sportifs de montagne : enjeux, processus et dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (3), pp.305-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2015.1083758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport, une école du don ? Transmettre une vision agonistique du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vieille Marchiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 46 (45), pp.112-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm.046.0148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Éducation par le sport : au-delà des postulats...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.29-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2014003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complémentarités et concurrences des offres de formation en éducation physique, sport et éducation populaire en France (1950 - 1986)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.77-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relance de l’athlétisme français et l’avènement d’une culture athlétique de masse dans les années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.109-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre utopie et réalités professionnelles, la Gymnastique Volontaire en France de 1976 à 1985</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437512v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natalia Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.57-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation en questions : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 138, pp.18-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05260210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports de montagne : Un développement socio-économique lié à l’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisport. La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medical Societies, Military Societies, and the Reconstruction of France (1916–1925)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Terret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport History Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/shr.2013-0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple d’influence culturelle réciproque entre les Etats-Unis et la France: le développement du Vélo Tout Terrain entre 1983 et 1996</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Savre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Terret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.151-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation en questions, in Dossier thématique : Sports de montagne, Innovation : l’effet boule de neige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 138, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation par le sport, au-delà des postulats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.29-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05260363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports de montagne : Un développement socio-économique lié à l’innovation, in Dossier thématique : Sports de montagne, Innovation : l’effet boule de neige,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 138, pp.19-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dévaler les montagnes : les skieuses au centre des intérêts territoriaux, touristiques et sportifs entre 1927 et 1939</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jamain-Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de géographie alpine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Mission of Scholastic Sport in the Expansion of Sport Practice in France: The Issues Involving Development and Collateral Effects (1938–1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (9), pp.976-988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2013.784276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of the Swedish method of physical education serving a hygienist project (1868-1954)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scandinavian journal of medicine &amp; science in sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (2), pp.232-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dévaler les montagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jamain-Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.1984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les légitimités disciplinaires au cours des années 1960 : une approche transversale des sciences naturelles, des sciences physiques et de l’Education Physique et Sportive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Savaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.159-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promoting the Swedish method of physical education throughout France for the benefit of public health (1868-1954)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine &amp; Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (2), pp.232-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0838.2011.01363.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of scholastic Sport in the expansion of sport practice in France: the issues involving development and collateral effects (1938-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (9), pp.976-988</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tissié et l’ambivalente perception d’une éducation physique alliant gymnastique franco-suédoise et jeux scolaires (1852-1935)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Lebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Travaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette de Coubertin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34–35, pp.14-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05260462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport dans l’enseignement de l’éducation physique et sportive française durant les années 1960 de l’égalité d’accès aux inégalités de réussite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.101-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premiers rassemblements alpins de vélos tout terrain : entre sport et économie touristique (1983-1987)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de géographie alpine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premiers rassemblements alpins de vélos tout terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Savre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Terret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.1902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journey in the historiography of the French Method of Physical Education : a matter of nationalism, imperialism and gender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Terret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (6), pp.713-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0046760X.2012.697920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forming modern citizens in the 1960s: comparative analysis of teaching in natural sciences, physical sciences and physical education throughout France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guedj-Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Savaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pedagogy, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (2), pp.259-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14681366.2011.582261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une action politique en faveur d’une pratique sportive de masse. Le cas du brevet sportif populaire en France (1937-1978)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36, pp.55-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation en EPS : entre légitimité disciplinaire et défis culturels (1959-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43, pp.69-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Marin County's Seventies Clunker to the Durango World Championship 1990: A History of Mountain Biking in the USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Savre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Terret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (11), pp.1942-1967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2010.491624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation à la sécurité sportive : un enjeu scolaire et social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A View of the 1948 London Olympics from across the Channel: An Analysis of the French Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (6), pp.1047-1064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523361003656209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Odyssey Fulfilled : The Entry of Mountain Biking into the Olympic Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Savre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Terret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Olympica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp.121-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport des scolaires : une institution à la croisée de l’école et du mouvement sportif (1945-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91, pp.149-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixité et Education Physique et Sportive (1959-1975). Les résistances de l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogali-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28, pp.245-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Unesco, l’éducation physique et le sport : genèse et évolution d’une éducation corporelle internationaliste (1952-1978)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Desplechin-Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Best Enemy: Franco-German Relations and International Sport, 1919-1924</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Bolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Terret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34, pp.25-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La table Letessier au service de l’intégration progressive du sport dans l’Education physique scolaire (1952-1959)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34, pp.87-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de l'école dans la genèse d'une culture sportive de masse (1960-1970)»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (95), pp.181-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The puliti affair and the 1924 Paris Olympics: Geo-Political issues, National pride and fencing traditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Terret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (10), pp.1281-1301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523360701505429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consequências e tentativas de democratização da Educação Fisica na França entre 1945 e 1981</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Lucia Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Brasileira de Ciências do Esporte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (2), pp.9-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un siècle d’éducation physique française et de construction européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Fédération Internationale d’Education Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gymnastique Volontaire et pratiques d’entretien physique : Fragments d’histoire culturelle d’une fédération sportive française (1970 à 1985)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Travaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern and Contempory France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (4), pp.481-497</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il dibattito sull’educazione fisica in Francia tra il 1919 e il 1939</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lancilotto e Nausica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, pp.20-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One Century Of French Physical Education and European Construction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FIEP Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.17-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Formation Professionnelle Continue : reflet des distorsions institutionnelles de l’EPS depuis 1981</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53, pp.95-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création des Instituts Régionaux d’Education Physique et le modèle du médecin gymnaste en France à la fin des années 1920</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalia Bazoge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 133 (3), pp.43-67. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.133.0043⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 71 (1), pp.7-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.071.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...378 lines deleted...]
-                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Turnen annexé et la germanisation de l'Alsace-Lorraine (1870-1890)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dreidemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 44 (2), pp.366-389. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 32, pp.37-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation physique de P. Tissié au secours de la dégénérescence de la jeunesse française (1888-1935)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Omnisports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 156, pp.4-5</w:t>
+              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.119-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple de féminisme modéré en action : le développement de la Gymnastique Volontaire lyonnaise dans les années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bazoge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport History Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.107-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Tony Froissart</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essai d’analyse quantitative de l’encadrement de l’EPS entre 1945 et 1981</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57, pp.55-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alpinisme féminin avant 1914 : l’exemple d’une singularité à la Française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Annual of CESH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.101-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The diffusion of Voluntary Gymnastics (VG) through the Lyons example (1953-1984)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Annual of CESH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.43-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Sokols tchécoslovaques, un symbole de l’identité slave entre les deux guerres mondiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 88, pp.43-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception de la méthode suédoise et ses conséquences sur le développement de la gymnastique française (1815-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2001, 23, pp.169-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Société Des Nations et l'éducation physique en Europe entre les deux guerres mondiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 1997, 23, pp.137-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Barthélemy et la réforme administrative de l'éducation physique pendant le Front populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 40 (55-66)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...736 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un accouchement laborieux, la FIEP, 1900-1953</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Travaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 172, pp.41-45</w:t>
+              <w:t xml:space="preserve">, 1995, pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5325 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9788,173 +9892,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrières des pratiquantes menstruées et matériel hygiénique : entre expériences vécues et techniques corporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Favier-Ambrosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international Les Enjeux des Jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les connaissances construites par les étudiants sur l'activité d'enseignement football en formation initiale et en situation de stage : continuités et ruptures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9969,73 +10073,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e colloque international en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIFPE, May 2025, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement contrasté des hommes et des femmes de plus de 60 ans dans une activité physique : effets des inégalités sociales et épistémiques sur la variation des trajectoires sportives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10057,110 +10161,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Knobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour que vieillir soit une chance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSERM, Apr 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des inégalités sociales et épistémiques sur l’engagement contrasté des femmes et des hommes de 60 ans et plus dans une activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10182,124 +10286,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Knobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Génolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Colloque international du REIACTIS : Trajectoires de vieillissements Considérer la pluralité des contextes et des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RÉIACTIS, Jun 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils et rôles des femmes dirigeantes de la FFEPGV dans l’élaboration et la mise en œuvre du projet fédéral (1888-1972)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bazoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10307,370 +10411,370 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Travaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Carrefours d’histoire du sport « Vivre le sport »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire totale de la FFEPGV est-elle (encore) possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Travaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bazoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives et histoire des fédérations sportives en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives Nationales; INSEP, Nov 2023, Pierrefites, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les seniors Actifs GV : L'engagement des femmes de plus de 60 ans dans une activité physique. Effets des inégalités sociales et épistémiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Stéphanie Abouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Congrès Genre : No(s) Futur(s) Genre : bouleversements, utopies, impatiences.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire sa place dans l'EPS des valides. L'accélération des réflexions d'une EPQ inclusive depuis les années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10685,87 +10789,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque L’EPS du XXIème siècle ou les enjeux d’une EP de qualité (1981-2021), Université de Reims Champagne-Ardenne, PSMS EA 7507, AEEPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une égalité des élèves en EPS ? L’élaboration d’une évaluation pour les élèves handicapés physiques aux épreuves certificatives (1966-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10780,182 +10884,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloques Sport, Corps et évaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFEPSA, Dec 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Eyquem ou l’émancipation sous contrôle des pratiques corporelles féminines (1942-1961)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études "Éducation Physique" à l'IFEPSA les 13 et 14/02/2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les Ponts de Cé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet Mai 68 et l’universitarisation de la formation des enseignants d’EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10970,251 +11074,251 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Le Mai 68 des sportifs et des éducateurs physiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CREPS de Strasbourg : véritable foyer culturel de la GV (des cultures sportives) en Alsace ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du comité français P. de Coubertin : Entraîner, Animer, Former, Éduquer. De l’éthique à la pratique dans l’univers du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical education for deficient pupils in France after World War II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Standing Conference for the History of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISCHE, Aug 2016, Chicago (Illinois), US, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Boulch et la psychocinétique : internationalisation et diffusion d'une éducation par le mouvement (1984-2001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Desplechin-Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11229,87 +11333,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Standing Conference for the History of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Maheu et la gouvernance du sport mondial au sein de l’UNESCO (1959-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Desplechin-Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11324,215 +11428,215 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « La Gouvernance du sport, Quels pouvoirs de transformations ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychocinétique en Europe : diffusion, expérimentation et application dans les années 1980 et 1990. De l’école à l’université, du club à l’entreprise : l’exemple de la France, de la Suisse et de l’Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Desplechin-Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème colloque International de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des discours et des pratiques naturistes sur l'organisation et le fonctionnement des Ecoles de Plein Air françaises (1887-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Les écoles de plein air au XXe siècle. Histoire internationale d’une expérience éducative et de son architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11542,51 +11646,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la polyvalence motrice à la conscience écologique : l’ambition des sections sportives scolaires « pleine nature » et « montagne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11595,97 +11699,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Micheletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international "Les enjeux des jeux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11695,189 +11799,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medio siglo de educación física y deportiva: problemas, debates y controversias (1960-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiales para la Historia del Deporte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04039727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation in alpine sports and leisure activities: Issues, processes and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38 (3), pp.305-348, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07053436.2015.1083757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11887,51 +11991,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’EPS du XXIe siècle ou les enjeux d’une éducation physique et sportive de qualité (1981- 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11953,1914 +12057,1914 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EPURE, Éditions et presses universitaires de Reims, Sport, acteurs et représentations (13), 232 p., 2022, 978-2-37496-153-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04039684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation physique de 1945 à nos jours, les étapes d'une démocratisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, 978-2-200-63058-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arnaud : Tome 1 - Historien de l’EPS et du sport scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Terret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2020, Espaces et Temps du sport, 978-2-343-17896-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réussir l'écrit 1 - CAPES Agrégation d'EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demeslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, 978-2-35030-643-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Stumpp</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">2020, 978-2-35030-643-8</w:t>
+                <w:t xml:space="preserve">hal-02522886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arnaud : Tome 2 - Historien du sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Terret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2020, 978-2-343-18868-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pierre Arnaud : Tome 2 - Historien du sport</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arnaud : Historien de l'EPS et du sport scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Terret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L'Harmattan, 2020, 978-2-343-18868-3</w:t>
+              <w:t xml:space="preserve">Editions L'Harmattan, 2019, Espaces et Temps du Sport, 978-2-343-17896-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pierre Arnaud : Historien de l'EPS et du sport scolaire</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arnaud : Historien du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Terret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions L'Harmattan, 2019, Espaces et Temps du Sport, 978-2-343-17896-7</w:t>
+              <w:t xml:space="preserve">Editions L'Harmattan, 2019, Espaces et Temps du Sport, 978-2-343-18868-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation et activités physiques et sportives de montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Editions L'Harmattan, 2019, Espaces et Temps du Sport, 978-2-343-18868-3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université du Québec, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports de montagne. Innovation : l’effet boule de neige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université du Québec, 2015</w:t>
+              <w:t xml:space="preserve">2014, Jurisport, revue juridique et économique du sport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le collège d’athlètes de Reims : Institution pionnière et foyer de diffusion de la Méthode Naturelle en France et à l’étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edition des Presses Universitaires de Reims. 2014, 2915271771</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’école du sport. Epistémologie des savoirs corporels du XIXe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck. 2014, 978-2-8041-8473-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepts d’histoire culturelle et histoire du sport, démarches et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014, Jurisport, revue juridique et économique du sport</w:t>
+              <w:t xml:space="preserve">EDP Sciences, 2014, Science et motricité - Movement and sciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le collège d’athlètes de Reims : Institution pionnière et foyer de diffusion de la Méthode Naturelle en France et à l’étranger</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exercice et la santé : identité de la Gymnastique Volontaire en France (1954-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Edition des Presses Universitaires de Reims. 2014, 2915271771</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Travaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, 9782304042924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">À l’école du sport. Epistémologie des savoirs corporels du XIXe siècle à nos jours</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œuvre du Dr Philippe Tissié: une croisade sociale en faveur de l’éducation physique (1888-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Travaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux. 2012, 978-2-86781-780-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport, Politiques, cultures et sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">De Boeck. 2014, 978-2-8041-8473-5</w:t>
+              <w:t xml:space="preserve">2012, 9782301001474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire culturel du sport. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2010, 9782200355470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et hommes dans les sports de montagne, au-delà des différences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de la MSH. 2009, 978-2-914242-34-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs de l’olympisme ; un modèle éducatif en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2009, 978-2-296-07672-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Gymnastique Volontaire : 120 ans d’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Travaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capeps et agrégation d’EPS. Annales corrigées et préparation des concours. L’écrit 1 » au miroir de l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">EDP Sciences, 2014, Science et motricité - Movement and sciences</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Villaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’exercice et la santé : identité de la Gymnastique Volontaire en France (1954-2014)</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation physique à l'épreuve de la nation (1918-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">Yves Morales</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Educations physiques françaises et exemplarités étrangères entre 1815 et 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. 2003, 2-7475-5020-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire d'EPS, 20 sujets corrigés-commentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vigot. 2001, 2711415023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seurin, entre éducation physique et sport (1913-1983)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2013, 9782304042924</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meunier René</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinéty Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Guiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...893 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13870,1085 +13974,1085 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'Éducation physique à l’épreuve du changement depuis les années 1990 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Epure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux marges de l’histoire de l’Éducation physique scolaire, les années 1930/1950 et le court XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.159-173, 2025, 978-2-37496-249-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification des pratiques d’entretien : entre un impératif socio-culturel et une exigence d’utilité sociale – l’exemple de la FFEPGV (années 1970 à nos jours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Travaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bazoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A la conquête de la forme – regards sociologiques sur le marché du fitness. Grenoble, PUG.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2706154985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation physique à l'épreuve du changement depuis les années 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions et presses universitaires de Reims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux marges de l'histoire de l'éducation physique scolaire. Les années 1930-1950 et le court XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection Sport, acteurs et représentations (17), pp.157-171, 2025, 9782374962498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La réforme de l’Éducation physique et du sport scolaire de Lucien E. Barnier : Rupture ou continuité avec les intentions généreuses du Front populaire ? »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Epure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux marges de l’histoire de l’Éducation physique scolaire, les années 1930/1950 et le court XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-92, 2025, 978-2-37496-249-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un entraînement intuitif et solitaire à une démarche scientifique plurisdisciplinaire en gymnastique masculine &amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Dupaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSEP éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’entraînement sportif en France,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782865802654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques éducatives ; Activités physiques de pleine nature et Éducation à l’éco-citoyenneté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques en plein air pour une éducation à la soutenabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.42-53, 2024, 978-2-336-46196-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration laborieuse du trampoline dans le programme olympique des J.O. de Sydney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Dupaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des sports olympiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlante, pp.631-640, 2024, 9782350309477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paschal Grousset et les exemplarités étrangères en matière d’éducation physique à la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lebecq, P-A. (dir.), Paschal Grousset, Sport et éducation physique à la française (1888-1909)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve éditions, pp.65-88, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la gymnastique olympique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Dupaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des sports olympiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlante, pp.131-138, 2024, 9782350309477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Paschal Grousset et les exemplarités étrangères en matière d’éducation physique à la fin du XIXe siècle</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire du VTT olympique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lebecq, P-A. (dir.), Paschal Grousset, Sport et éducation physique à la française (1888-1909)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Riveneuve éditions, pp.65-88, 2024</w:t>
+              <w:t xml:space="preserve">Une histoire globale des sports olympiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlante, pp.600-612, 2024, 9782350309477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les centres et dispositifs institutionnels d’entraînement sportif en France au cours du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSEP éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’entraînement sportif en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782865802654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Jeux Européens Sport santé en France au service d’un sport alternatif (1997-2002) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sorbonne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alice Milor (Dir.), Encyclopédie d’Histoire Numérique de Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Francité corporelle masculine à la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14964,3499 +15068,3499 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et éducation de la jeunesse sous la République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPURE, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet 1968 et l’universitarisation des formations des enseignants d’EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mai 68 des sportifs et des éducateurs physiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.325-340, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’évaluation : un moteur des transformations de l’EPS ? »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">revue EP.S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’EPS au ministère de l’Éducation nationale, 1981-2021. Transformations disciplinaires, mutations professionnelles, enjeux militants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-86, 2021, 9782867136306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’effet 1968 et l’universitarisation des formations des enseignants d’EPS »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mai 68 des sportifs et des éducateurs physiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.325-340, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport des scolaires : une institution à la croisée de l’école et du mouvement sportif (1945-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre Arnaud : Un historien de l’éducation physique et du sport scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-343-18868-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le rôle de l’école dans le modèle français de diffusion du sport depuis la Seconde Guerre mondiale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre Arnaud : Un historien de l’éducation physique et du sport scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.57-74, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le second souffle des IREPS au cours des années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2753579172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’école dans le modèle français de diffusion du sport depuis la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre Arnaud : Un historien de l’éducation physique et du sport scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-343-18868-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le second souffle des IREPS au cours des années 1960</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Francité corporelle masculine à la fin du XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edition des Presses Universitaires de Reims. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et éducation de la jeunesse sous la République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le second souffle des Instituts Régionaux d’Education Physique et Sportive (IREPS). Les rapports Andreu de 1962</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FUCHS Julien; RENAUD Jean-Nicolas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2753579172</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.45-64, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« La Francité corporelle masculine à la fin du XIXe siècle »</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le sport et l’internationalisation de Lyon »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature et éducation de la jeunesse sous la République</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Pierre Arnaud : Un historien du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.145-162, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le second souffle des Instituts Régionaux d’Education Physique et Sportive (IREPS). Les rapports Andreu de 1962</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport et l’internationalisation de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre Arnaud : Un historien du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-35030-643-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CREPS de Strasbourg : entre spécificité territoriale et particularité culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.45-64, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, 2753579172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Le sport et l’internationalisation de Lyon »</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Le sport des scolaires : une institution à la croisée de l’école et du mouvement sportif (1945-2009) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierre Arnaud : Un historien du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.145-162, 2020</w:t>
+              <w:t xml:space="preserve">Pierre Arnaud : Un historien de l’éducation physique et du sport scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.306-322, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...104 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le CREPS de Strasbourg : entre spécificité territoriale et particularité culturelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jallat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2753579172</w:t>
+              <w:t xml:space="preserve">, pp.143-178, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">«Le sport des scolaires : une institution à la croisée de l’école et du mouvement sportif (1945-2009) »</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le second souffle des IREPS au cours des années 1960 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...87 lines deleted...]
-                <w:t xml:space="preserve">Denis Jallat</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.143-178, 2019</w:t>
+              <w:t xml:space="preserve">, pp.45-63, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Être thésard de Pierre Arnaud », « Témoignage »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Charroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Terret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre ARNAUD Historien de l’EPS et du sport scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'éducation physique des jeunes « déficients » au lendemain de la Seconde Guerre mondiale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine-Xavier Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconstruction physique et sportive de la France sous la Quatrième République (1946-1958)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-104, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation physique des jeunes « déficients » au lendemain de la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine-Xavier Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconstruction physique et sportive de la France sous la Quatrième République (1946-1958)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2841338832</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Croisade contre la courbure : L'éducation physique pour les jeunes « déficients » en France au lendemain de la Seconde Guerre mondiale (1945-1958) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine-Xavier Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport as Key Driver for Development from a Historical Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.316-323, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le sport ouvrier alsacien et l’éducation physique : vecteurs de diffusion du handball en France dans l’entre-deux-guerres »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Bolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport as Key Driver for Development from a Historical Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65-71, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education physique et renforcement corporel de part et d’autre du Rhin : la perception allemande du projet français d’Henry Chéron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport as Key Driver for Development from a Historical Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croisade contre la courbure : L'éducation physique pour les jeunes « déficients » en France au lendemain de la Seconde Guerre mondiale (1945-1958)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine-Xavier Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport as Key Driver for Development from a Historical Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux d’un programme de recherche dans le domaine de l’histoire de l’éducation par le sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formando el cuerpo ciudadano. Aportes par una historia de la education fisica en Latinoam&amp;rica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.331-355, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux d’un programme de recherche dans le domaine de l’histoire de l’éducation par le sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formando el cuerpo ciudadano. Aportes par una historia de la education fisica en Latinoam&amp;rica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9786078434657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les controverses scientifiques et épistémologiques relatives à l’éducation du corps dans les années 1960 – illustration à travers l’action de la FFGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Travaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition des Presses Universitaires de Reims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport dans les Sixties ; pratiques, valeurs, acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.289-304, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport, c’est la santé !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les éducations par le sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9782240043160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport, c’est la santé !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les éducations par le sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-96, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les controverses scientifiques et épistémologiques relatives à l’éducation du corps dans les années 1960 – illustration à travers l’action de la FFGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Travaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport dans les sixties ; pratiques, valeurs, acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2374960234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journey in the historiography of the French Method of Physical Education: a Matter of Nationalism, Imperialism and Gende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Terret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Freeman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, Health and the Body in the History of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05278438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le docteur P. Tissié et l’émergence d’une pensée critique en éducation physique en France (1888-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rouen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée critique des enseignants. Éléments d’histoire et de théorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.10-121, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Foulée Notre Temps : un second souffle pour la Foulée Blanche (1989-2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports in Education from Antiquity to modern times</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.159-165, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ENSA dans le mouvement des loisirs sportifs touristiques (années 1950-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Grenoble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les voies de l’excellence. L’Ecole Nationale de Ski et d’Alpinisme : une histoire, des professionnels, un territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport ouvrier alsacien et l’éducation physique : vecteurs de diffusion du handball en France dans l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport as Key Driver for Development from a Historical Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journey in the historiography of the French Method of Physical Education: a Matter of Nationalism, Imperialism and Gender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Terret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, Health and the Body in the History of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-23, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reims : Berceau international de la méthode naturelle d’éducation physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Froissart; Jean Saint-Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le collège d’athlètes de Reims : Institution pionnière et foyer de diffusion de la Méthode Naturelle en France et à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPURE, pp.219-241, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05277634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des enseignant-e-s d’éducation physique au cœur de la Révolution Nationale : pédagogie de l’ordre, régénérescences et vulnérabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Robène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Terret; L. Robène; P. Charroin; S. Héas; P. Liotard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, Genre et Vulnérabilité au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.223-242, 2014, Histoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05277428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tissié ou l’invention du sport par et pour les scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Noelle Valerie Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Travaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AFRAPS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser le sport scolaire, pensées sur le sport scolaire (1880-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-27, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eduquer au patriotisme par l’illustration. L’apport de Lucien Métivet. Recueil de dessins commentés parus dans la revue scolaire L’Ecole et la Vie entre le 15 septembre 1917 et le 19 octobre 1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26-27 et 54-55, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Philippe Tissié ou l’invention du sport par et pour les scolaires</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Herzog : le promoteur d’un modèle du sport français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Grands dirigeants du sport mondial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77-89, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les activités de nature à l’école : entre une approche vitaliste et un ancrage culturel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A l’école du sport, Epistémologie des savoirs corporels du XIXe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.21-50, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paschal Grousset et les exemplarités étrangères en matière d’éducation physique à la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18476,796 +18580,796 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Riveneuves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paschal Grousset, Sport et éducation physique à la française (1888-1909)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.21-37, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des enseignant-e-s d’éducation physique au cœur de la Révolution Nationale : Pédagogie de l’ordre, régénérescences et vulnérabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, Genre et Vulnérabilité au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.223-242, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantiers de jeunesse et vulnérabilités masculines (1940-1944)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, Genre et Vulnérabilité au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.211-222, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire du sport et histoire de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edition des Presses Universitaires de Reims. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport, l’histoire et l’historien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-97, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport et l’internationalisation de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lyon, ville internationale, la métropole lyonnaise à l’assaut de la scène internationale (1914-2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.214-227, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Histoire du sport et histoire de l’éducation</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation physique et vulnérabilités de Vichy à la reconstruction (1940-1948)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Terret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, Genre et Vulnérabilité au XXe siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.177-193, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport scolaire et construction des figures de vulnérabilité (1938-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, Genre et Vulnérabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.197-210, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panser les plaies, penser les corps : sociétés médicales et sociétés militaires en France (1916-1925)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Terret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, Genre et Vulnérabilité au XXe siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.97-112, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux géopolitiques de la diffusion de l’œuvre de Philippe Tissé entre 1888 et 1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philippe Tissié et le développement du sport et de la gymnastique suédoise : Au service d'une croisade sociale en éducation physique (1888-1914)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.182-200, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Belle Epoque de P. Tissié (1898-1914) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19285,4889 +19389,4889 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philippe Tissié et le développement du sport et de la gymnastique suédoise : Au service d'une croisade sociale en éducation physique (1888-1914)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.47-69, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre guerre et paix&amp;quot; : l’union sacrée des gymnastes français et Sokols à la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport et la guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.479-488, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Maheu et le sport à la française au sein de la politique sportive de l’UNESCO (1959-1974)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Desplechin-Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michael Attali et Natalia Bazoge, Diriger le sport. Perspectives sur la gouvernance du sport du XXe siècle à nos jours, CNRS Éditions, pp. 87-107</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’olympisme, l’éducation et l’école : entre évidence et mise à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bazoge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Olympisme en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 145-160, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Maheu et la représentativité française au sein de la politique sportive de l’UNESCO (1959-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Desplechin-Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diriger le sport. Perspectives sur la gouvernance du sport du XXe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-107, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique sportive d’Edouard Herriot (1914-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Blaise Pascal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le maire et la ville dans la France contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245-260, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport et mondialisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La politique sportive d’Edouard Herriot (1914-1939)</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le stade devient le rival du sanatorium ou de l’hospice : Léo Lagrange et la naissance des loisirs sportifs dirigés sous le Front populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de la MSH. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand le stade devient le rival du sanatorium ou de l’hospice : Léo Léo Lagrange, une perspective de renouvellement dans la construction des jeunes générations ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-67, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations ambivalentes de la gymnastique française et de la méthode suédoise en France à la Belle Epoque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Ecole de Joinville, d’hier à aujourd’hui : quelle EPS ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-33, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’EPS face au défi français de l’intégration : le paradoxe culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AFRAPS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education physique et sport dans le monde contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.265-284, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jeux olympiques de Londres au prisme du nouvel échiquier politique et sportif international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire du sport et géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.289-308, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre fort pour être en paix ou l’expression d’une francité gymnique (1866-1881)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux origines de la gymnastique moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 167-185, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sportivisation de l’éducation physique et sportive : des voies de réformes renouvelées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Grenoble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réforme des années 1960</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.141-151, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les relations ambivalentes de la gymnastique française et de la méthode suédoise en France à la Belle Epoque</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre internationalisme et universalisme : La trajectoire géopolitique du football (1924-1938)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...87 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Charroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du sport et géopolitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.289-308, 2011</w:t>
+              <w:t xml:space="preserve">, Thierry Terret, pp.33-58, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’EPS face au défi français de l’intégration : le paradoxe culturel</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gymnastique volontaire et les représentations des femmes au tournant des années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...183 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Travaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du CTHS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les femmes, supports de la tradition ou actrices de l’innovation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.233-244, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Unesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Desplechin-Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcellin Dally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Michael Attali et Jean Saint-Martin, Dictionnaire culturel du sport, Ed. Armand Colin, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport scolaire, un demi-siècle d’enjeux éducatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les valeurs de l’olympisme ; un modèle éducatif en débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.237-253, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation physique et sportive : une discipline entre réformes institutionnelles et débats professionnels (1945-1958)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Grenoble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant la réforme. Disciplines scolaires et politiques éducatives sous la Ive République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-100, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sport Mondial : Analyse politique d’un phénomène social au cours des années 1960</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche d’un nouvel espace d’un « sport plus pur » : L’Homme Sain face à la politique d’Herzog (1958-1966)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Travaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delebecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport et médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atlantica, pp.75-91, 2010</w:t>
+              <w:t xml:space="preserve">, Atlantica, pp.317-328, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La recherche d’un nouvel espace d’un « sport plus pur » : L’Homme Sain face à la politique d’Herzog (1958-1966)</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport Mondial : Analyse politique d’un phénomène social au cours des années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Delebecque</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport et médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atlantica, pp.317-328, 2010</w:t>
+              <w:t xml:space="preserve">, Atlantica, pp.75-91, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voyages d’études au secours d’un demi-siècle d’éducation suédoise en France (1898-1946)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du CTHS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le voyage, un principe de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-97, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution du ski alpin féminin et de ses représentations au sein de l’entreprise Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Abondance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de la MSH. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes et hommes dans les sports de montagne, au-delà des différences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.183-199, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre au secours du biathlon français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de la MSH. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes et hommes dans les sports de montagne, au-delà des différences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-92, 2009, 978-2-914242-34-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schoebel : un entraîneur à part entière et entièrement à part de la natation française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports, corps et eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.125-138, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux sportifs et enjeux de pouvoirs dans l’organisation des Jeux de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dabertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Liotard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Paris des Jeux de 1924</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlantica, pp.153-196, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique des Jeux de Paris et relations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Paris des Jeux de 1924</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlantica, pp.83-121, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Olympic Games of Paris (1924) and the Geopolitical prestige of the French Country</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viannet Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academia Verlag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Olympic Games of Paris (1924) and the Geopolitical prestige of the French Country</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.168-177, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pari de la candidature française aux JO de 1924</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lê-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Paris des Jeux de 1924</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlantica, pp.35-55, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le VTT : une invention californienne des années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Terret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Savre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academia Verlag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The New Sport History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.233-240, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport universitaire et l’affirmation de l’identité étudiante (XIX°-XX° siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cent ans de mouvement étudiant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Syllepse, pp.121-134, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport, nationalisme et propagande (1919-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du sport en France, Du Second Empire au régime de Vichy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.183-208, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de comparaison régionale : Les Jeux olympiques de Paris vus du Sud-Est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academia Verlag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Aspects of Sport History, The Olympic Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.90-97, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le singulier pluriel des formations initiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Caritey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’univers professionnel des enseignants d’EP (1940 à nos jours)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.9-37, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La laborieuse diffusion du sport dans l’Education Physique rhône-alpine (1918-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">actes du Colloque du Comité Pierre de Coubertin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-57, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution et adaptation du métier. La nécessité d’une formation continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’univers professionnel des enseignants d’EP (1940 à nos jours)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.121-147, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation Physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du corps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.155-156, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Education physique française et la construction de l’Europe, bilan d’un siècle de coopération et de rivalités internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leçons d'Histoires sur l’EP d’aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vigot, pp.65-90, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les origines oubliées de la Gymnastique Volontaire entre les deux guerres mondiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport et Genre, Volume 3 : Apprentissage du genre et institutions éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.55-69, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La force nationale par le sport. Analyse géopolitique de l’éducation physique française entre les deux guerres mondiales (1918-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academia Verlag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport and Education in History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.272-279, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germanophobie, anglophobie des éducations physiques françaises à la fin du XIXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport and Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 347-355, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les oubliées de la démocratisation scolaire de l’éducation physique française (1959-1967)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport et Genre, Volume 3 : Apprentissage du genre et institutions éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.207-226, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le souffle nouveau de la Gymnastique Volontaire dans la modernisation des pratiques corporelles françaises (1953-1971)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, éducation physique et mouvements affinitaires au XXème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.235-248, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La naissance du sport ou le ramasse-mythes des temps modernes (1888-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport et ses valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Dispute, pp.19-65, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’idée de nature dans l’éducation physique française de l’entre-deux-guerres (1925-1937)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academia Verlag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport et Nature dans l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-129, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation physique du berceau à la tranchée… ou les enjeux idéologiques d’une éducation physique suédiste à la française (1898-1935)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport et Idéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.187-197, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Ecole de Joinville : Une pièce maîtresse dans le rayonnement géopolitique de l’EP française entre les deux guerres mondiales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’empreinte de Joinville, 150 ans de sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEP, pp.47-64, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact du naturisme sur les écoles de plein Air en France (1887-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A-M. Châtelet; D. Lerch; J-N. Luc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’école de plein air. Une expérience pédagogique et architecturale dans l’Europe du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Recherches, pp.230-237, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact du naturisme sur les écoles de plein air en France (1900-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’école de plein air, une expérience pédagogique et architecturale dans l’Europe du XXème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.230-237, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exemplarité progressive de la méthode suédoise en France au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educations physiques françaises et exemplarités étrangères entre 1815 et 1914</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.141-154, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport dans les Chantiers de Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport et les Français pendant l’Occupation (1940-1944)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.151-164, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seurin et la modernisation nationale et internationale de l’éducation physique durant les trente glorieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre Seurin, entre éducation physique et sport (1913-1983)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FFEPGV, pp.85-103, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un siècle de relations sportives internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 7ème université sportive de l’USEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.22-26, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’augmentation du capital santé des jeunes parisiens à l’aube du Front populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academia Verlag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport et Santé dans l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.409-421, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception française de l’éducation physique allemande entre 1918 et 1935 : réalité ou utopie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport français dans l’Entre-deux-guerres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.163-193, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tour d’Europe suédiste et l’éducation physique française en 1927</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europäische Perspektiven zur Geschichte von Sport, Kultur und Tourismus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.40-51, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Hébertisme à l’heure de son internationalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport français dans l’Entre-deux-guerres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.259-283, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demandez le programme !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Terret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AFRAPS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education Physique, sport et loisir, 1970-2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-66, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une naissance laborieuse : la Fédération Internationale d’Education Physique (1911-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du CTHS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, éducation et art, XIXème - XXème siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.197-212, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode naturelle et les sokolettes au lendemain de la Première Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du sport féminin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.133-146, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fallait-il reconstruire l'École de Joinville durant l'Entre-deux-guerres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">édition Revue EPS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire culturelle du sport, De Joinville à l'Olympisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.135-151, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple d'éducation physique démocratique : les Sokols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du CTHS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation et politique sportives, XIXème-XXème siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109-128, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24177,218 +24281,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réussir l’écrit 1 – CAPEPS – Agrégation EPS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réussir l’écrit 1 – CAPEPS – Agrégation EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Stumpp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24398,51 +24502,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« seniorsActifsGV » : Les ressorts de l’engagement des publics de plus de 60 ans dans une activité physique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24464,95 +24568,95 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Knobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Financement FFEPGV. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId428"/>
+      <w:footerReference w:type="default" r:id="rId432"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24620,51 +24724,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DED4971"/>
+    <w:nsid w:val="DFAAD9CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24851,51 +24955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-saint-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5880-0495" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077350936" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575923v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chappelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2026.2635836" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513048v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paintendre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Mock-Gaspalou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Chambon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2025.2605561" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Finance" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheletti Fran&#231;ois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250606v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nevicato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2025.2530805" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alban Lebecq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0033" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tajri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1S1PB7T9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682247v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lefevre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Dichter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2024.2387627" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050131v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gandrieau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Llena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caballero-Julia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5212/PraxEduc.v.18.21602.022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Iffrig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3711" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2274177" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250711v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243807v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cardin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Walther" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/rbhe.v23.2023.e286" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039667v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.021.0161" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513638v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Bolz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2021.2019823" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250729v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Dupaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039643v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039593v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20868/mhd.2022.22.4634" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039529v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moral&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travaillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bazoge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2021-0013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039604v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20868/mhd.2022.22.4670" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437512v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.5959" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040143v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.133.0043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-4060.77812" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289435v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522891v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0172-4029-2020-2-366" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327180v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040134v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2019-0016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2019.1622576" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045249v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045248v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079292v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486398v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0172-4029-2019-2-303" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14780038.2019.1615739" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040125v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07292473.2018.1468207" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486405v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemonnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045930v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045938v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045933v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20888/ridphe_r.v2i3.9257" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040109v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2015.1037292" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040115v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2015.1083758" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045944v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille Marchiset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.046.0148" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045949v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045959v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040099v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2014003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3BKXQJK3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260210v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256858v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalmasso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045964v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2013-0013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045969v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045954v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Savre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260363v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045973v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmasso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259439v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bazoge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jamain-Samson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045992v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2013.784276" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259212v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045979v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jamain-Samson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1984" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045985v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Guedj" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savaton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256621v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045989v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2011.01363.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NK2841N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260462v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Lebecq" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morales" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Travaillot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045999v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259201v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045993v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1902" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045996v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0046760X.2012.697920" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046003v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj-Chauchard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14681366.2011.582261" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046016v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046006v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046020v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046013v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2010.491624" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046010v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Attali" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523361003656209" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046024v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048868v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055386v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577899v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Desplechin-Lejeune" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055384v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055385v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055380v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055381v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523360701505429" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055382v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lucia Soares" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055364v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055376v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055366v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055368v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055369v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055365v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dreidemy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055373v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.071.0007" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055378v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055372v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055370v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055361v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055362v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055360v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055358v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055356v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055355v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055354v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416288v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Forestier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Favier-Ambrosini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376622v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Geyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609052v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mischler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609141v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Pichot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920496v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313175v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Micard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312646v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300534v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300502v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644587v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465915v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465899v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300398v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577912v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577995v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577997v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886058v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villaret" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558671v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Micheletti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039727v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045947v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2015.1083757" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039684v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289442v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289416v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522886v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sorez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demeslay" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Stumpp" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289417v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522890v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522889v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276036v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276015v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040940v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040946v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276067v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040920v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040965v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040960v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040971v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051374v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051367v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040926v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883943v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914724v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855742v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855713v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040931v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meunier Ren&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Din&#233;ty Raymond" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Guiner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250634v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973826v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457331v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250628v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250683v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250648v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250672v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250663v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461059v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250692v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250654v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326732v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321044v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289433v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250702v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048903v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520855v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048925v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520850v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520851v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048917v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534562v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048941v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520858v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520857v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048954v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048971v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048964v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940608v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charroin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048990v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine-Xavier Tajri" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520852v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049022v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049000v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520856v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520849v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049073v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522888v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049054v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522892v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049063v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522887v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278438v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Terret" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049097v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049148v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Valette" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049123v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520853v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049136v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277634v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277428v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rob&#232;ne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050301v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050327v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noelle Valerie Morales" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050312v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050294v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050377v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050363v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050354v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050382v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050373v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050345v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050349v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050337v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050424v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050420v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050411v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050433v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577854v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050391v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050399v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050386v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050405v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051308v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051305v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051301v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051296v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051293v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051294v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051311v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577884v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Dally" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051328v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051319v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051317v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051325v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delebecque" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051379v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051378v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Abondance" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051372v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052467v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051393v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dabertrand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liotard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051386v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051384v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viannet Mascret" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051388v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#234;-Germain" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052500v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052481v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052472v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052492v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052523v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caritey" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052507v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052537v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052518v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052527v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054839v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054835v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054841v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054837v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054844v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054848v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054849v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054845v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054854v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884731v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054853v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054858v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054859v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054861v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055388v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055394v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055391v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055389v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055390v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055392v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055397v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055396v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055395v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055398v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289434v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039577v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courtois" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984888v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-saint-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5880-0495" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077350936" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575923v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chappelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2026.2635836" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513048v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paintendre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Mock-Gaspalou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Chambon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2025.2605561" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Finance" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheletti Fran&#231;ois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250606v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nevicato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2025.2530805" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alban Lebecq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0033" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629748v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Guilloud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/168v0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tajri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1S1PB7T9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lefevre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Dichter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2024.2387627" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050131v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gandrieau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Llena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caballero-Julia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5212/PraxEduc.v.18.21602.022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243807v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Walther" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/rbhe.v23.2023.e286" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Iffrig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3711" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326715v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2274177" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.021.0161" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Bolz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2021.2019823" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250729v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Dupaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039593v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039630v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20868/mhd.2022.22.4634" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039529v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moral&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travaillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bazoge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2021-0013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039604v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20868/mhd.2022.22.4670" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437512v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.5959" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040143v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.133.0043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-4060.77812" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360659v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289435v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522891v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0172-4029-2020-2-366" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327180v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040134v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2019-0016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2019.1622576" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045249v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045248v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079292v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486398v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0172-4029-2019-2-303" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14780038.2019.1615739" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040126v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0051" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040125v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07292473.2018.1468207" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486405v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemonnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045930v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045938v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045933v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20888/ridphe_r.v2i3.9257" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040109v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2015.1037292" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259924v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040115v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2015.1083758" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045944v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille Marchiset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.046.0148" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2014003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3BKXQJK3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045949v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045964v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260210v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256858v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalmasso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040103v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2013-0013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045954v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Savre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045969v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260363v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045973v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmasso" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259439v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bazoge" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jamain-Samson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045992v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2013.784276" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259212v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045979v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jamain-Samson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1984" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045985v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Guedj" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savaton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045989v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2011.01363.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NK2841N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256621v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260462v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Lebecq" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morales" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Travaillot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045999v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259201v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045993v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1902" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045996v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0046760X.2012.697920" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046003v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj-Chauchard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14681366.2011.582261" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046016v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046006v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046013v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2010.491624" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046020v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046010v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Attali" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523361003656209" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046024v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048868v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055386v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577899v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Desplechin-Lejeune" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055384v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055385v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055380v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055381v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523360701505429" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055382v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lucia Soares" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055364v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055368v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055369v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055376v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055366v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055373v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.071.0007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055365v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dreidemy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055378v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055370v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055372v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055361v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055362v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055360v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055358v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055356v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055355v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055354v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416288v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Forestier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Favier-Ambrosini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376622v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Geyer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609052v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mischler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609141v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Pichot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920496v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313175v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Micard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312646v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300534v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300502v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644587v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465915v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465899v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300398v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577912v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577995v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577997v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886058v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villaret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558671v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Micheletti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039727v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045947v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2015.1083757" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039684v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289442v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289416v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522886v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sorez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demeslay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Stumpp" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289417v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522890v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522889v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276036v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276015v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040940v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040946v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276067v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040920v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040965v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040960v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040971v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051374v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051367v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040926v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883943v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914724v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855742v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855713v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040931v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meunier Ren&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Din&#233;ty Raymond" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Guiner" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250634v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973826v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457331v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250628v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250683v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250648v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250672v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461059v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250663v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250654v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250692v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326732v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321044v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289433v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250702v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048903v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520855v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048925v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520851v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520850v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048917v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534562v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048941v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520858v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520857v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048954v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048971v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048964v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940608v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charroin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048990v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine-Xavier Tajri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520852v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049022v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049000v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520856v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520849v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049073v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522888v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049054v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522892v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049063v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522887v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278438v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Terret" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049097v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049148v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Valette" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049123v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520853v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049136v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277634v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277428v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rob&#232;ne" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050327v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noelle Valerie Morales" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050301v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050312v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050294v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050377v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050363v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050354v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050373v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050382v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050345v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050349v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050337v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050424v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050420v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050411v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577854v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050433v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050391v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050386v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050399v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050405v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051301v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051293v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051296v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051308v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051305v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051294v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051311v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577884v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Dally" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051328v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051319v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051325v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delebecque" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051317v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051379v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051378v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Abondance" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051372v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052467v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051393v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dabertrand" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liotard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051386v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051384v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viannet Mascret" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051388v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#234;-Germain" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052500v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052481v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052472v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052492v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052523v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caritey" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052507v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052537v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052518v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052527v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054839v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054835v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054837v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054841v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054844v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054848v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054849v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054845v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054854v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884731v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054853v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054858v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054859v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054861v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055388v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055394v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055391v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055389v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055392v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055390v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055397v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055396v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055395v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055398v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289434v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039577v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courtois" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984888v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>