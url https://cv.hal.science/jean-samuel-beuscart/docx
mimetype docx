--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -639,447 +639,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448365v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How online advertising targets consumers: The uses of categories and algorithmic tools by audience planners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discuter sa transition écologique en ligne : un appui collectif dans la transformation de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Beauvisage</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kevin Mellet</w:t>
+                <w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Peugeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Media and Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.277-295</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937807v1</w:t>
+                <w:t xml:space="preserve">halshs-04357335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discuter sa transition écologique en ligne : un appui collectif dans la transformation de soi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How online advertising targets consumers: The uses of categories and algorithmic tools by audience planners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beauvisage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Peugeot</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Media and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.146144482211461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14614448221146174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04357335v1</w:t>
+                <w:t xml:space="preserve">hal-03937807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une sociohistoire des critiques numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Listening to music videos on YouTube. Digital consumption practices and the environmental impact of streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Alexandre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Broca</w:t>
+                <w:t xml:space="preserve">Jean Baptiste Garrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.231.0009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Consumer Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14695405221133266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852625v1</w:t>
+                <w:t xml:space="preserve">hal-03813009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listening to music videos on YouTube. Digital consumption practices and the environmental impact of streaming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une sociohistoire des critiques numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Baptiste Garrocq</w:t>
+                <w:t xml:space="preserve">Sébastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Consumer Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 231 (1), pp.9-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/14695405221133266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.231.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813009v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échanger entre particuliers : construction et euphémisation du lien marchand à l’heure numérique</w:t>
               </w:r>
@@ -1091,64 +1091,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trespeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Peugeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n° 22 (1), pp.125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1280,269 +1280,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01639788v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateformes numériques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
+                <w:t xml:space="preserve">Numérique et travail à-côté. Enquête exploratoire sur les travailleurs de l’économie collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beauvisage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Samuel Beuscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (2), pp.1 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.1984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092797v1</w:t>
+                <w:t xml:space="preserve">hal-03458302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique et travail à-côté. Enquête exploratoire sur les travailleurs de l’économie collaborative</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Mellet</w:t>
+                <w:t xml:space="preserve">Plateformes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Flichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 212, pp.9-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03458302v1</w:t>
+                <w:t xml:space="preserve">hal-02092797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital technology for sustainable behavior? First steps of “Transition Techs” companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Josset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1601,100 +1601,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sharing Economy between Work and Leisure: An Exploratory Inquiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beauvisage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 60 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sdt.1984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03589610v1</w:t>
@@ -1913,77 +1913,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partager pour mieux consommer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trespeuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2024,235 +2024,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03585988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réputation et ses dispositifs: introduction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Jourdain</w:t>
+                <w:t xml:space="preserve">La conversion de la notoriété en ligne. Une étude des trajectoires de vidéastes pro-am</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Samuel Beuscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 26, pp.5-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tt.026.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 26, pp.83 - 104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.026.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02004828v1</w:t>
+                <w:t xml:space="preserve">hal-03429938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conversion de la notoriété en ligne. Une étude des trajectoires de vidéastes pro-am</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Mellet</w:t>
+                <w:t xml:space="preserve">La réputation et ses dispositifs: introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Naulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 26, pp.83 - 104. </w:t>
+              <w:t xml:space="preserve">, 2015, 26, pp.5-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tt.026.0083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/tt.026.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429938v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02004828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conversion de la notoriété en ligne</w:t>
               </w:r>
@@ -2274,51 +2274,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, N° 26 (1), pp.83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tt.026.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03585981v1</w:t>
@@ -2329,51 +2329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une démocratisation du marché ? Notes et avis de consommateurs sur le Web dans le secteur de la restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beauvisage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2440,261 +2440,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ‘Democratization’ of Markets? Online Consumer Reviews in the Restaurant Industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une démocratisation du marché ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beauvisage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Samuel Beuscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mellet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trespeuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valuation Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3384/vs.2001-5992.14215⟩</w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 183, pp.163 - 204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.183.0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947884v1</w:t>
+                <w:t xml:space="preserve">hal-03460582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démocratisation du marché ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A ‘Democratization’ of Markets? Online Consumer Reviews in the Restaurant Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beauvisage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Samuel Beuscart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trespeuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.183.0161⟩</w:t>
+              <w:t xml:space="preserve">Valuation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.5 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3384/vs.2001-5992.14215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03460582v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competing Quality Conventions in the French Online Advertising Market</w:t>
               </w:r>
@@ -2771,51 +2771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes et avis de consommateurs sur le web. Les marchés à l’épreuve de l’évaluation profane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beauvisage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2901,51 +2901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le succès sur Internet repose-t-il sur la contagion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beauvisage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3808,290 +3808,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Consumer Reviews in the Restaurant Industry: Performativity without Legitimacy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Trespeuch</w:t>
+                <w:t xml:space="preserve">Do Algorithms shape our tastes ? online rating systems and the market for restaurants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-S Beuscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Algorithmic Cultures Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183793v1</w:t>
+                <w:t xml:space="preserve">hal-01183795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Algorithms shape our tastes ? online rating systems and the market for restaurants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Des données du web pour faire de la sociologie… du Web?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-S Beuscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmic Cultures Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Konstanz, Germany</w:t>
+              <w:t xml:space="preserve">Big Data, entreprises et sciences sociales, chaire de sociologie du travail créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183795v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des données du web pour faire de la sociologie… du Web?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J-S Beuscart</w:t>
+                <w:t xml:space="preserve">Online Consumer Reviews in the Restaurant Industry: Performativity without Legitimacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trespeuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Data, entreprises et sciences sociales, chaire de sociologie du travail créateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">SASE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183790v1</w:t>
+                <w:t xml:space="preserve">hal-01183793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audience dynamics of online catch up TV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beauvisage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4291,64 +4291,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner numériquement les conduites ? Les technologies de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les technologies et le gouvernement des marchés. Des algorithmes aux biotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4367,204 +4367,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03587446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche de la découverte musicale. Une exploration du &amp;quot;régime exploratoire</w:t>
+                <w:t xml:space="preserve">Des données du web pour faire de la sociologie... du web ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pasquier</w:t>
+                <w:t xml:space="preserve">Simon Paye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Menger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explorations numériques. Hommages aux travaux de Nicolas Auray</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.15-28, 2017, 978-2-35671-479-4</w:t>
+              <w:t xml:space="preserve">Big Data et traçabilité numérique. Les sciences sociales face à la quantification massive des individus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141-161, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03587495v1</w:t>
+                <w:t xml:space="preserve">halshs-03587476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des données du web pour faire de la sociologie... du web ?</w:t>
+                <w:t xml:space="preserve">A la recherche de la découverte musicale. Une exploration du &amp;quot;régime exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Michel Menger</w:t>
+                <w:t xml:space="preserve">Dominique Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Data et traçabilité numérique. Les sciences sociales face à la quantification massive des individus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.141-161, 2017</w:t>
+              <w:t xml:space="preserve">Explorations numériques. Hommages aux travaux de Nicolas Auray</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-28, 2017, 978-2-35671-479-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03587476v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03587495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie d'internet - introduction</w:t>
               </w:r>
@@ -4727,51 +4727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes d’autopublication artistique en ligne : quatre figures de l’engagement des amateurs dans le web 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-S Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Crepel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4921,51 +4921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Auray; Maya Bacace-Beauvallet; Irène Bastard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Le Manuscrit, 2011, 9782304038002</w:t>
@@ -5494,51 +5494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585899v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dagiral" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Parasie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786792v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Samuel Beuscart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511107v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boubal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.043.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448365v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renisio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0129" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beauvisage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14614448221146174" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Pharabod" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peugeot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852625v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alexandre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Broca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.231.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813009v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Garrocq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14695405221133266" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trespeuch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.022.0125" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639788v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisley Maillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.213.0017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02092797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flichy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458302v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1984" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Josset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1927" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VFG8L9ZQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589610v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585972v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.031.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389275v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2016.1210534" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585988v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1507.0019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004828v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Naulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chauvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jourdain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.026.0005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.026.0083" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585981v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183786v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.183.0161" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02947884v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.14215" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2013.772068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.177.0131" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couronn&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5194" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461715v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.160.0133" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540733v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459866v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589607v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2005.08.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9CKGXJD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03694235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Latreille de Fozi&#232;res" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491101.3503553" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183792v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183793v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Beuscart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183790v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521261v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188077" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monjon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587446v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587495v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pasquier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587476v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Menger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397929v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Crepel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02431274v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851824v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bentaboulet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256649v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pissard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pons" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585899v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dagiral" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Parasie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786792v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Samuel Beuscart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511107v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boubal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.043.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448365v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renisio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0129" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Pharabod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peugeot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beauvisage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14614448221146174" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813009v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Garrocq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14695405221133266" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852625v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alexandre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Broca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.231.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trespeuch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.022.0125" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639788v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisley Maillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.213.0017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1984" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02092797v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flichy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Josset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1927" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VFG8L9ZQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589610v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585972v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.031.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389275v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2016.1210534" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585988v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1507.0019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.026.0083" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004828v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Naulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chauvin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jourdain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.026.0005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585981v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183786v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.183.0161" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460582v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02947884v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.14215" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2013.772068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.177.0131" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couronn&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5194" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461715v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.160.0133" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540733v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459866v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589607v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2005.08.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9CKGXJD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03694235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Latreille de Fozi&#232;res" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491101.3503553" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183792v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183795v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Beuscart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183790v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521261v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188077" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monjon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587446v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587476v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Menger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587495v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pasquier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397929v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Crepel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02431274v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851824v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bentaboulet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256649v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pissard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pons" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>