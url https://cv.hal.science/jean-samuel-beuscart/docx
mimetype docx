--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -401,265 +401,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fêtes : production et régulation</w:t>
+                <w:t xml:space="preserve">Integrating digital traces into mixed methods designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Boubal</w:t>
+                <w:t xml:space="preserve">Yann Renisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+                <w:t xml:space="preserve">Amélie Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coulangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tt.043.0005⟩</w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (1-2), pp.129--160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.651.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511107v1</w:t>
+                <w:t xml:space="preserve">hal-04448365v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating digital traces into mixed methods designs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Beaumont</w:t>
+                <w:t xml:space="preserve">Les fêtes : production et régulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Boubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 65 (1-2), pp.129--160. </w:t>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 43 (2), pp.5-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfs.651.0129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/tt.043.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448365v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discuter sa transition écologique en ligne : un appui collectif dans la transformation de soi</w:t>
               </w:r>
@@ -766,51 +766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beauvisage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -870,51 +870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listening to music videos on YouTube. Digital consumption practices and the environmental impact of streaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Garrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1059,248 +1059,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échanger entre particuliers : construction et euphémisation du lien marchand à l’heure numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les algorithmes de recommandation musicale et l’autonomie de l’auditeur. Analyse des écoutes d'un panel d'utilisateurs de streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Trespeuch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Peugeot</w:t>
+                <w:t xml:space="preserve">Sisley Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n° 22 (1), pp.125. </w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 213, pp.17-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.022.0125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.213.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03585945v1</w:t>
+                <w:t xml:space="preserve">halshs-01639788v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les algorithmes de recommandation musicale et l’autonomie de l’auditeur. Analyse des écoutes d'un panel d'utilisateurs de streaming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Échanger entre particuliers : construction et euphémisation du lien marchand à l’heure numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trespeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sisley Maillard</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Peugeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 213, pp.17-47. </w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 22 (1), pp.125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.213.0017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfse.022.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01639788v2</w:t>
+                <w:t xml:space="preserve">halshs-03585945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et travail à-côté. Enquête exploratoire sur les travailleurs de l’économie collaborative</w:t>
               </w:r>
@@ -1731,51 +1731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trespeuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, N° 31 (2), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1835,51 +1835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trespeuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (5), pp.458 - 475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1907,443 +1907,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partager pour mieux consommer ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Trespeuch</w:t>
+                <w:t xml:space="preserve">La conversion de la notoriété en ligne. Une étude des trajectoires de vidéastes pro-am</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Samuel Beuscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Esprit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Juillt (7), pp.19. </w:t>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.83 - 104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/espri.1507.0019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/tt.026.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03585988v1</w:t>
+                <w:t xml:space="preserve">hal-03429938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conversion de la notoriété en ligne. Une étude des trajectoires de vidéastes pro-am</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Mellet</w:t>
+                <w:t xml:space="preserve">La réputation et ses dispositifs: introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Naulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 26, pp.83 - 104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tt.026.0083⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 26, pp.5-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.026.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429938v1</w:t>
+                <w:t xml:space="preserve">halshs-02004828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réputation et ses dispositifs: introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La conversion de la notoriété en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Jourdain</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 26, pp.5-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tt.026.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2015, N° 26 (1), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.026.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02004828v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03585981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conversion de la notoriété en ligne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partager pour mieux consommer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kevin Mellet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trespeuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tt.026.0083⟩</w:t>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Juillt (7), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1507.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03585981v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03585988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une démocratisation du marché ? Notes et avis de consommateurs sur le Web dans le secteur de la restauration</w:t>
               </w:r>
@@ -2368,51 +2368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trespeuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 183, pp.163-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2485,51 +2485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trespeuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 183, pp.163 - 204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2602,51 +2602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beauvisage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trespeuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valuation Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (1), pp.5 - 41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2674,248 +2674,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competing Quality Conventions in the French Online Advertising Market</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
+                <w:t xml:space="preserve">Notes et avis de consommateurs sur le web. Les marchés à l’épreuve de l’évaluation profane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beauvisage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Samuel Beuscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trespeuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17530350.2013.772068⟩</w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (177), pp.131 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.177.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946749v1</w:t>
+                <w:t xml:space="preserve">hal-03460993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes et avis de consommateurs sur le web. Les marchés à l’épreuve de l’évaluation profane</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cardon</w:t>
+                <w:t xml:space="preserve">Competing Quality Conventions in the French Online Advertising Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mellet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Trespeuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1 (177), pp.131 - 161. </w:t>
+              <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (4), pp.402 - 418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.177.0131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17530350.2013.772068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03460993v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le succès sur Internet repose-t-il sur la contagion ?</w:t>
               </w:r>
@@ -3516,51 +3516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Like at first sight, lasting love? Attachments to Music on Streaming Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Medialab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3598,77 +3598,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uplifting Interviews in Social Science with Individual Data Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Latreille de Fozières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3713,355 +3713,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Consumer Reviews in the Restaurant Industry: An Ambivalent Takeover</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Trespeuch</w:t>
+                <w:t xml:space="preserve">Do Algorithms shape our tastes ? online rating systems and the market for restaurants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-S Beuscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Market Studies Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Saint-Maximin les Saintes-Baumes, France</w:t>
+              <w:t xml:space="preserve">Algorithmic Cultures Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183792v1</w:t>
+                <w:t xml:space="preserve">hal-01183795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Algorithms shape our tastes ? online rating systems and the market for restaurants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Des données du web pour faire de la sociologie… du Web?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-S Beuscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmic Cultures Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Konstanz, Germany</w:t>
+              <w:t xml:space="preserve">Big Data, entreprises et sciences sociales, chaire de sociologie du travail créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183795v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des données du web pour faire de la sociologie… du Web?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J-S Beuscart</w:t>
+                <w:t xml:space="preserve">Online Consumer Reviews in the Restaurant Industry: Performativity without Legitimacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trespeuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Data, entreprises et sciences sociales, chaire de sociologie du travail créateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">SASE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183790v1</w:t>
+                <w:t xml:space="preserve">hal-01183793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Consumer Reviews in the Restaurant Industry: Performativity without Legitimacy</w:t>
+                <w:t xml:space="preserve">Online Consumer Reviews in the Restaurant Industry: An Ambivalent Takeover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trespeuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">International Market Studies Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Saint-Maximin les Saintes-Baumes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183793v1</w:t>
+                <w:t xml:space="preserve">hal-01183792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audience dynamics of online catch up TV</w:t>
               </w:r>
@@ -4081,51 +4081,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WWW 2012: 21st World Wide Web Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Lyon, France. pp.461-462, </w:t>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.461-462, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2187980.2188077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -4727,51 +4727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes d’autopublication artistique en ligne : quatre figures de l’engagement des amateurs dans le web 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-S Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Crepel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5494,51 +5494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585899v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dagiral" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Parasie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786792v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Samuel Beuscart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511107v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boubal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.043.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448365v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renisio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0129" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Pharabod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peugeot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beauvisage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14614448221146174" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813009v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Garrocq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14695405221133266" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852625v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alexandre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Broca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.231.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trespeuch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.022.0125" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639788v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisley Maillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.213.0017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1984" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02092797v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flichy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Josset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1927" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VFG8L9ZQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589610v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585972v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.031.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389275v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2016.1210534" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585988v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1507.0019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.026.0083" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004828v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Naulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chauvin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jourdain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.026.0005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585981v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183786v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.183.0161" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460582v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02947884v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.14215" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2013.772068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.177.0131" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couronn&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5194" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461715v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.160.0133" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540733v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459866v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589607v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2005.08.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9CKGXJD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03694235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Latreille de Fozi&#232;res" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491101.3503553" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183792v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183795v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Beuscart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183790v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521261v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188077" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monjon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587446v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587476v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Menger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587495v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pasquier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397929v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Crepel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02431274v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851824v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bentaboulet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256649v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pissard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pons" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585899v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dagiral" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Parasie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786792v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Samuel Beuscart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448365v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renisio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0129" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boubal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.043.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Pharabod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peugeot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beauvisage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14614448221146174" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813009v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Garrocq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14695405221133266" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852625v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alexandre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Broca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.231.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639788v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisley Maillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.213.0017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585945v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trespeuch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.022.0125" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1984" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02092797v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flichy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Josset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1927" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VFG8L9ZQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589610v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585972v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.031.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389275v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2016.1210534" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.026.0083" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004828v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Naulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chauvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jourdain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.026.0005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585981v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1507.0019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183786v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.183.0161" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460582v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02947884v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.14215" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.177.0131" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946749v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2013.772068" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couronn&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5194" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461715v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.160.0133" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540733v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459866v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589607v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2005.08.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9CKGXJD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03694235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Latreille de Fozi&#232;res" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491101.3503553" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Beuscart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521261v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188077" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monjon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587446v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587476v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Menger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587495v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pasquier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397929v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Crepel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02431274v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851824v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bentaboulet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256649v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pissard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pons" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>