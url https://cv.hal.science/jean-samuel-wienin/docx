--- v0 (2026-03-16)
+++ v1 (2026-04-18)
@@ -622,488 +622,506 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a UAF-Based Multi-View Territorial Architecture: An MBSoSE Approach to Model Critical Infrastructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Model-Based System Engineering approach for Business Continuity Management in Hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubry de Paule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Souad Rabah</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFIS Annual Congress - International Workshop on Systems Engineering Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2026, Toulouse, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jan 2026, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF67861.2026.11440778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470964v1</w:t>
+                <w:t xml:space="preserve">hal-05471029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Based System Engineering approach for Business Continuity Management in Hospitals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a UAF-Based Multi-View Territorial Architecture: An MBSoSE Approach to Model Critical Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFIS Annual Congress - International Workshop on Systems Engineering Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2026, Toulouse, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jan 2026, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF67861.2026.11440720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471029v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product Line Systems Engineering for Critical Nuclear Infrastructures: Research Questions and Opportunities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un projet intégrateur interdisciplinaire pour enseigner l’Ingénierie Système aux apprentis ingénieurs de spécialité mécatronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Plana</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laetitia Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Testaniere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISSE 2025 - 11th IEEE International Symposium on Systems Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">QPES 2025 - Colloque "Questions de Pédagogies dans l'Enseignement Supérieur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406450v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un projet intégrateur interdisciplinaire pour enseigner l’Ingénierie Système aux apprentis ingénieurs de spécialité mécatronique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Product Line Systems Engineering for Critical Nuclear Infrastructures: Research Questions and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layina Chaabaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Cambon</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Testaniere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Victor Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Plana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES 2025 - Colloque "Questions de Pédagogies dans l'Enseignement Supérieur"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ISSE 2025 - 11th IEEE International Symposium on Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSE65546.2025.11370048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351178v1</w:t>
+                <w:t xml:space="preserve">hal-05406450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of a Risks Management method for depollution projects based on MBSE approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mayssa Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1148,106 +1166,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2023 - the 33rd European Safety and Reliability Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Southhampton, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_P353-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposal for system of systems organization and governance: application to a Depollution Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayssa Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1278,92 +1296,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoSe 2023 - 18th Annual System of Systems Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lille, France. pp.1-7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SoSE59841.2023.10178566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systemic, model and data-based method for depollution projects engineering and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mayssa Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1418,349 +1436,349 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WM2023 Conference - “Planning for the Future: Innovation, Transformation, Sustainability.”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche du territoire orienté modèle et jumeau numérique pour la gestion des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERINT 2023 - 2ième rencontres scientifiques sur les territoires intelligents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation optique d'essais sur tôles : critères de validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation d'une technique de mesure de champs de déplacement à un essai de traction large sur tôles : identification du comportement par inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1770,100 +1788,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Elastoplastic behaviour of sheet metal designed for stamping. Influence of broad compression test on identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mechanics of materials [physics.class-ph]. école nationale supérieure des mines de Paris, 2001. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2001ENMP1087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04069036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1873,105 +1891,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System Engineering Through the Lens of Requirements - Assessment Process: Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. France. 2025, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2039,51 +2057,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D9DDFDA"/>
+    <w:nsid w:val="0E8283C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2270,51 +2288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-samuel-wienin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8117-9086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224614401" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05443376v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas Bhor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Danlos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.12.042" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04370421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=mayssa Chebbi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girones" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12466" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05470964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471029v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry de Paule" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05406450v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layina Chaabaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Richet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65546.2025.11370048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05351178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cambon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Testaniere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04235719v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P353-cd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04166651v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Chebbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoSE59841.2023.10178566" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04168094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04158963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360323v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bretelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04069036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001ENMP1087" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05004713v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-samuel-wienin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8117-9086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224614401" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05443376v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas Bhor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Danlos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.12.042" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04370421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=mayssa Chebbi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girones" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12466" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry de Paule" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440778" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05470964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440720" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05351178v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cambon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Testaniere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05406450v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layina Chaabaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Richet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65546.2025.11370048" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04235719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P353-cd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04166651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Chebbi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoSE59841.2023.10178566" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04168094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04158963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360323v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04069036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001ENMP1087" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05004713v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>