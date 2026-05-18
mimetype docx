--- v1 (2026-04-18)
+++ v2 (2026-05-18)
@@ -622,526 +622,526 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Based System Engineering approach for Business Continuity Management in Hospitals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a UAF-Based Multi-View Territorial Architecture: An MBSoSE Approach to Model Critical Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubry de Paule</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Tixier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+                <w:t xml:space="preserve">Souad Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFIS Annual Congress - International Workshop on Systems Engineering Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF67861.2026.11440778⟩</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF67861.2026.11440720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471029v1</w:t>
+                <w:t xml:space="preserve">hal-05470964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a UAF-Based Multi-View Territorial Architecture: An MBSoSE Approach to Model Critical Infrastructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Model-Based System Engineering approach for Business Continuity Management in Hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubry de Paule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souad Rabah</w:t>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFIS Annual Congress - International Workshop on Systems Engineering Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF67861.2026.11440720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF67861.2026.11440778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05470964v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un projet intégrateur interdisciplinaire pour enseigner l’Ingénierie Système aux apprentis ingénieurs de spécialité mécatronique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Product Line Systems Engineering for Critical Nuclear Infrastructures: Research Questions and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layina Chaabaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Cambon</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Testaniere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Victor Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Plana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES 2025 - Colloque "Questions de Pédagogies dans l'Enseignement Supérieur"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ISSE 2025 - 11th IEEE International Symposium on Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSE65546.2025.11370048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351178v1</w:t>
+                <w:t xml:space="preserve">hal-05406450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product Line Systems Engineering for Critical Nuclear Infrastructures: Research Questions and Opportunities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un projet intégrateur interdisciplinaire pour enseigner l’Ingénierie Système aux apprentis ingénieurs de spécialité mécatronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Plana</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laetitia Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Testaniere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISSE 2025 - 11th IEEE International Symposium on Systems Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">QPES 2025 - Colloque "Questions de Pédagogies dans l'Enseignement Supérieur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406450v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of a Risks Management method for depollution projects based on MBSE approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">mayssa Chebbi</w:t>
+                <w:t xml:space="preserve">A proposal for system of systems organization and governance: application to a Depollution Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssa Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1160,118 +1160,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2023 - the 33rd European Safety and Reliability Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_P353-cd⟩</w:t>
+              <w:t xml:space="preserve">SoSe 2023 - 18th Annual System of Systems Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lille, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SoSE59841.2023.10178566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235719v1</w:t>
+                <w:t xml:space="preserve">hal-04166651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal for system of systems organization and governance: application to a Depollution Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mayssa Chebbi</w:t>
+                <w:t xml:space="preserve">A systemic, model and data-based method for depollution projects engineering and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mayssa Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1290,311 +1290,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoSe 2023 - 18th Annual System of Systems Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WM2023 Conference - “Planning for the Future: Innovation, Transformation, Sustainability.”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Phoenix, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166651v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systemic, model and data-based method for depollution projects engineering and management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche du territoire orienté modèle et jumeau numérique pour la gestion des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Girones</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WM2023 Conference - “Planning for the Future: Innovation, Transformation, Sustainability.”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">TERINT 2023 - 2ième rencontres scientifiques sur les territoires intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168094v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche du territoire orienté modèle et jumeau numérique pour la gestion des risques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of a Risks Management method for depollution projects based on MBSE approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mayssa Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERINT 2023 - 2ième rencontres scientifiques sur les territoires intelligents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESREL 2023 - the 33rd European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Southhampton, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_P353-cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158963v1</w:t>
+                <w:t xml:space="preserve">hal-04235719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation optique d'essais sur tôles : critères de validation</w:t>
               </w:r>
@@ -2057,51 +2057,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E8283C0"/>
+    <w:nsid w:val="EF8C76E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2288,51 +2288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-samuel-wienin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8117-9086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224614401" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05443376v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas Bhor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Danlos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.12.042" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04370421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=mayssa Chebbi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girones" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12466" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry de Paule" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440778" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05470964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440720" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05351178v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cambon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Testaniere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05406450v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layina Chaabaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Richet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65546.2025.11370048" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04235719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P353-cd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04166651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Chebbi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoSE59841.2023.10178566" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04168094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04158963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360323v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04069036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001ENMP1087" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05004713v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-samuel-wienin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8117-9086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224614401" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05443376v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas Bhor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Danlos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.12.042" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04370421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=mayssa Chebbi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girones" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12466" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05470964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440720" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry de Paule" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440778" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05406450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layina Chaabaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Richet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65546.2025.11370048" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05351178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cambon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Testaniere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04166651v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Chebbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoSE59841.2023.10178566" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04168094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04158963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04235719v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P353-cd" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360323v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04069036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001ENMP1087" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05004713v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>