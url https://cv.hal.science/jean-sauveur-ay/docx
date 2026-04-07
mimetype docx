--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -939,304 +939,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease dispersion as a spatial interaction: The case of Flavescence Dorée</w:t>
+                <w:t xml:space="preserve">Vers une évaluation des coûts de la dégradation des sols : éléments de cadrage, outil d'analyse et études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Gozlan</w:t>
+                <w:t xml:space="preserve">Noémie Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thannberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (1), pp.147-162}</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160133v1</w:t>
+                <w:t xml:space="preserve">hal-02884120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une évaluation des coûts de la dégradation des sols : éléments de cadrage, outil d'analyse et études de cas</w:t>
+                <w:t xml:space="preserve">The Informational Content of Geographical Indications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Thannberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, online, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajae.12100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884120v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Informational Content of Geographical Indications</w:t>
+                <w:t xml:space="preserve">Disease dispersion as a spatial interaction: The case of Flavescence Dorée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gozlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, online, </w:t>
+              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (3), pp.e12265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ajae.12100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nrm.12265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883781v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness-to-Pay for Reshuffling Geographical Indications</w:t>
               </w:r>
@@ -1584,252 +1584,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economics of land use reveals a selection bias in tree species distribution models</w:t>
+                <w:t xml:space="preserve">The Informational Content of Land Price and its Relevance for Environmental Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joannès Guillemot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul Leadley</w:t>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12514⟩</w:t>
+              <w:t xml:space="preserve">International Review of Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (3-4), pp.183-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1561/101.00000086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595397v1</w:t>
+                <w:t xml:space="preserve">hal-01607355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Informational Content of Land Price and its Relevance for Environmental Issues</w:t>
+                <w:t xml:space="preserve">The economics of land use reveals a selection bias in tree species distribution models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+                <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Environmental and Resource Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (3-4), pp.183-226. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (1), pp.65-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1561/101.00000086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.12514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01607355v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear impact estimation in spatial autoregressive models</w:t>
               </w:r>
@@ -2222,77 +2222,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 126 (1-2), pp.13-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2781,51 +2781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gozlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII EAAE Congress - Agri-Food Systems in a changing world: connecting science and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3040,51 +3040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prix des terres et usages des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'INRA au Salon International de l'Agriculture (SIA) : " Les sols : des services et des usages"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Paris, France. 13 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3122,90 +3122,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for land-use selection bias in tree species distribution models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannès Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Natural Resource Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3230,90 +3230,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural species distribution models contrast tree responses to land use and climate changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannès Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul W. Leadley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3472,77 +3472,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja R. Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Environmental Change and Human Security Conference (GECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Global Environmental Change and Human Security (GECS)., Nov 2012, Marrakech, Morocco. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4396,51 +4396,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The High Cost of Noncompliance with Mandatory Pest Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gozlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Paroissien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5450,51 +5450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] World Bank Groupe - Banque Mondiale. 2015, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -5529,51 +5529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The empirical content of the present value model: a survey of the instrumental uses of farmland prices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2013, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5863,51 +5863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Troudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art10-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art10" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083251339296" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304193v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2024.107639" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.741.0115" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727199v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hola Kwame Adrakey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Riley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-21-0449-R" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rigou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thannberger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12100" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871222v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Sa&#239;di" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2020.5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouysset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rais Assa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jiguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorrili&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.02.026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.500t.1945" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12514" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/101.00000086" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662244v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Ayouba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2017.11.031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-016-9523-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-016-0057-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173053v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-014-1202-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645069v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.07.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649515v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9787.2011.00721.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2B08DCB016C07E3F711344098A5683B656800C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi LEI" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bernard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438314v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799084v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796849v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Cara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809673v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R. Chakir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751786v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953903v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953912v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salani&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03030774v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.305806" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873913v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190211v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paroissien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894116v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04924342v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klimkowicz-Pawlas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jandl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Altobelli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liia Kukk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bondi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791135v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Diao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462707v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208917v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00629142v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Troudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art10-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art10" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083251339296" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304193v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2024.107639" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.741.0115" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727199v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hola Kwame Adrakey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Riley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-21-0449-R" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884120v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rigou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thannberger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883781v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12265" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871222v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Sa&#239;di" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2020.5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouysset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rais Assa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jiguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorrili&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.02.026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.500t.1945" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607355v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/101.00000086" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12514" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662244v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Ayouba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2017.11.031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-016-9523-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-016-0057-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173053v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-014-1202-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645069v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.07.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649515v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9787.2011.00721.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2B08DCB016C07E3F711344098A5683B656800C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi LEI" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bernard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438314v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799084v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796849v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Cara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809673v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R. Chakir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751786v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953903v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953912v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salani&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03030774v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.305806" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873913v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190211v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paroissien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894116v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04924342v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klimkowicz-Pawlas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jandl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Altobelli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liia Kukk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bondi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791135v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Diao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462707v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208917v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00629142v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>