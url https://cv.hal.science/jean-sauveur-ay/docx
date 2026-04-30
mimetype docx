--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of agro-ecological approaches in French wine-growing regions</w:t>
+                <w:t xml:space="preserve">Mises en oeuvre de démarches agroécologiques dans des régions viticoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Troudi</w:t>
@@ -183,102 +183,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 100, pp.102-114. </w:t>
+              <w:t xml:space="preserve">, 2025, 100, pp.109-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art10-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315968v1</w:t>
+                <w:t xml:space="preserve">hal-05010342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mises en oeuvre de démarches agroécologiques dans des régions viticoles françaises</w:t>
+                <w:t xml:space="preserve">Implementation of agro-ecological approaches in French wine-growing regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Troudi</w:t>
@@ -317,78 +317,78 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 100, pp.109-122. </w:t>
+              <w:t xml:space="preserve">, 2025, 100, pp.102-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art10-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010342v1</w:t>
+                <w:t xml:space="preserve">hal-05315968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social stratification of homeowners’ housing wealth: Bringing a dynamic approach through the price gap index</w:t>
               </w:r>
@@ -1584,252 +1584,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Informational Content of Land Price and its Relevance for Environmental Issues</w:t>
+                <w:t xml:space="preserve">The economics of land use reveals a selection bias in tree species distribution models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Environmental and Resource Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1561/101.00000086⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (1), pp.65-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607355v1</w:t>
+                <w:t xml:space="preserve">hal-01595397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economics of land use reveals a selection bias in tree species distribution models</w:t>
+                <w:t xml:space="preserve">The Informational Content of Land Price and its Relevance for Environmental Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Leadley</w:t>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (1), pp.65-77. </w:t>
+              <w:t xml:space="preserve">International Review of Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (3-4), pp.183-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.12514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1561/101.00000086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01595397v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear impact estimation in spatial autoregressive models</w:t>
               </w:r>
@@ -2222,77 +2222,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 126 (1-2), pp.13-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3021,299 +3021,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prix des terres et usages des sols</w:t>
+                <w:t xml:space="preserve">Accounting for land-use selection bias in tree species distribution models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'INRA au Salon International de l'Agriculture (SIA) : " Les sols : des services et des usages"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France. 13 diapos</w:t>
+              <w:t xml:space="preserve">International Conference on Natural Resource Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190143v1</w:t>
+                <w:t xml:space="preserve">hal-02799084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for land-use selection bias in tree species distribution models</w:t>
+                <w:t xml:space="preserve">Prix des terres et usages des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Leadley</w:t>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Natural Resource Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'INRA au Salon International de l'Agriculture (SIA) : " Les sols : des services et des usages"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France. 13 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799084v1</w:t>
+                <w:t xml:space="preserve">hal-01190143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural species distribution models contrast tree responses to land use and climate changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannès Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul W. Leadley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3472,77 +3472,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja R. Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Environmental Change and Human Security Conference (GECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Global Environmental Change and Human Security (GECS)., Nov 2012, Marrakech, Morocco. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5450,51 +5450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] World Bank Groupe - Banque Mondiale. 2015, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -5529,51 +5529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The empirical content of the present value model: a survey of the instrumental uses of farmland prices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2013, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5863,51 +5863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Troudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art10-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art10" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083251339296" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304193v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2024.107639" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.741.0115" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727199v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hola Kwame Adrakey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Riley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-21-0449-R" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884120v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rigou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thannberger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883781v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12265" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871222v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Sa&#239;di" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2020.5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouysset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rais Assa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jiguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorrili&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.02.026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.500t.1945" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607355v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/101.00000086" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12514" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662244v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Ayouba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2017.11.031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-016-9523-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-016-0057-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173053v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-014-1202-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645069v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.07.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649515v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9787.2011.00721.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2B08DCB016C07E3F711344098A5683B656800C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi LEI" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bernard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438314v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799084v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796849v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Cara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809673v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R. Chakir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751786v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953903v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953912v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salani&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03030774v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.305806" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873913v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190211v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paroissien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894116v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04924342v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klimkowicz-Pawlas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jandl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Altobelli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liia Kukk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bondi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791135v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Diao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462707v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208917v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00629142v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Troudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art10" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art10-GB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083251339296" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304193v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2024.107639" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.741.0115" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727199v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hola Kwame Adrakey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Riley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-21-0449-R" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884120v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rigou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thannberger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883781v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12265" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871222v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Sa&#239;di" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2020.5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouysset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rais Assa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jiguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorrili&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.02.026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.500t.1945" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12514" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/101.00000086" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662244v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Ayouba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2017.11.031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-016-9523-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-016-0057-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173053v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-014-1202-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645069v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.07.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649515v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9787.2011.00721.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2B08DCB016C07E3F711344098A5683B656800C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi LEI" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bernard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438314v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799084v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796849v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Cara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809673v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R. Chakir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751786v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953903v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953912v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salani&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03030774v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.305806" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873913v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190211v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paroissien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894116v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04924342v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klimkowicz-Pawlas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jandl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Altobelli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liia Kukk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bondi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791135v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Diao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462707v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208917v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00629142v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>