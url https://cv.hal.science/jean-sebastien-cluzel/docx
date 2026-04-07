--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Sébastien Cluzel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'archéologie et d'histoire de l'art de l’Extrême-Orient (spécialité Japon), Faculté des lettres, Sorbonne université, Centre André Chastel (UMR 8150)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-sebastien-cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5612-7703</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111308917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis Sept. 2023 – Professeur des universités, Faculté des lettres de Sorbonne Université, UFR d’histoire de l’art et archéologie. Spécialité : Archéologie du bâti, histoire de l’architecture, Extrême-Orient, Japon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2021 – sept. 2023 – Délégation MESRI recherche à l'EFEO (Ecole Française d'Extrême-Orient).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2022-2023 – Chargé de conférences, Ecole pratique des hautes études, section des sciences historiques et philologiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 - 2023 – Maître de conférences (HDR 2018), Faculté des lettres de Sorbonne Université, UFR d’histoire de l’art et archéologie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction de chantiers archéologiques : se reporter à la rubrique ci-dessous*.*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus universitaire et formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 - HDR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France - 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2012 – Pensionnaire, Institut national d’histoire de l’art (INHA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2007 – Post-doctorat, Kyoto Institute of Technology (Japon).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 – Thèse de doctorat en archéologie des périodes historiques : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monuments du Japon, miroir nippon des temps de l'Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I Panthéon-Sorbonne, sous la direction d'Alain Schnapp et Pierre Pinon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 – Ph.D. en histoire de l’architecture japonaise, Kyoto Institute of Technology (Japon), sous la direction de Hyûga Susumu.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 – DEA en histoire de l’art, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports entre photographie et architecture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I Panthéon-Sorbonne, sous la direction de Jean-Claude Lebensztejn.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997 – Architecte DPLG.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés savantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Society for the Study of Japonisme (ジャポニスム学会), Japon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’ICOMOS – France (International Council for Monuments and Sites).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Réseau Asie (CNRS & Fondation Maison des sciences de l’homme).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau Japarchi (CNRS - Ministère de la Culture et de la Communication).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Architectural Institute of Japan.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’Ordre des architectes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité français d’histoire de l’art (CFHA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’APAHAU (Association des Professeurs d’archéologie et d’histoire de l’art des universités.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2020 : 41ème Award de la Society for the Study of Japonisme pour le livre : Jean-Sébastien Cluzel (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Faton, 2018, 400p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis janv. 2021 : membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prespective : actualité en histoire de l'art.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis fév. 2021 : responsable des doctorants au sein du Centre André Chastel.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014 : membre élu du conseil de l’UFR d’histoire de l’art et d’archéologie de l’université Paris-Sorbonne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : Responsable d’une convention cadre de collaboration de recherche entre Sorbonne Université et le Centre d’étude archéologique de l’Université nationale de Mongolie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : Responsable d’une convention cadre de collaboration de recherche entre Sorbonne Université et l’Institut de recherche Khakasse sur la langue, la littérature et l’histoire ; République de Khakassie, Fédération de Russie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : Responsable de la convention tripartite d’échanges universitaires entre Sorbonne Université, le Musée d’Anthropologie préhistorique de Monaco et l’Académie des sciences de Mongolie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Responsable de la convention d’enseignement commun entre Sorbonne Université et l’Ecole française d’Extrême-Orient.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014 : Responsable de la convention d’enseignement commun et d’échanges universitaires entre Sorbonne Université et le Kyoto Institute of Technology.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014 : Responsable de l’attribution des bourses d’études délivrées dans le cadre des échanges entre Sorbonne Université et le Kyoto Institute of Technology.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de chantiers archéologiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 Site &amp;quot;Midori no Sato&amp;quot; à Jouy en Jossas – construction de 1885 (état : ruines). Site redécouvert en novembre 2015 par notre équipe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2016 &amp;quot;Fabriques japonaises&amp;quot; du Jardin Albert Kahn à Boulogne-Billancourt – construction de1896 (état : restaurées en 2016). Chantier ayant fait l’objet d’un projet &amp;quot;Convergences&amp;quot; (collaboration entre Paris-Sorbonne, UTC et UPMC). Enquête archéologique hors normes conduite tout au long du démontage et du remontage complet des édifices.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2016 Le &amp;quot;cinéma La Pagode&amp;quot; rue de Babylone à Paris – construction de1896 (état : site menacé – restauration en cours).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 &amp;quot;Pavillon japonais de Bois Larris&amp;quot; à Chantilly – construction de 1905 (état : site menacé). Site redécouvert en juin 2016 par notre équipe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 &amp;quot;La salle des cigognes&amp;quot; – constrction de 1910 (état : en cours de restauration). Cette enquête de grande ampleur menée sur trois sites – France, Japon, Royaume-Uni – a permis de reconstituer une section de la Japan-British Exhibition de Londres de 1910, mais aussi de comprendre comment les artisans avaient procédé pour présenter à Londres, la copie d’une salle de temple japonais du XVIIe siècle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l’architecture et des jardins du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.493-495. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission architecturale au Japon – décryptage. Un débat entre Nishida Masastugu, Yagasaki Zentarô, Yoshida Kôichi, conduit par Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kōichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.43-66. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.17541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission du patrimoine architectural au Japon : décryptage Un débat entre Nishida Masatsugu, Yagasaki Zentarō et Yoshida Kōichi, mené par Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kōichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Japon (2020-1), pp.43-66. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.17541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les canons de l’architecture zen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le bouddhisme zen, une aventure japonaise (28), pp.52-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Lutèce à Paname : restitutions des tissus urbains parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Signatures, 7, pp.86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir les fissures du monde, Du viaduc de Millau à la Biennale d’architecture de Venise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Signatures, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyajima, Grande porte maritime du sanctuaire d’Itsukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profane. https://www.revueprofane.com </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Archisaccuplastikophilie, pp.107-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertige d’immensité au palais de Chaillot, Dans les villes chinoises, Regards sur les mutations d’un empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Signatures, 3, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Authenticité » et reconstruction de la mémoire dans l'architecture monumentale japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 131 (4), pp.153-170. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.131.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade into the gap: Tokyo’s impossible void.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Hormigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morita Takao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBAN DESIGN International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, pp.3-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria of Architectural Tradition in The Residences Conceived by Shinohara Kazuo (1954-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Vigreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoirs of the Faculty of Engineering and Design, Kyoto Institute of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monument dans l’histoire de l’architecture japonaise : De l’esquisse à l’œuvre, Introduction à l’histoire de l’architecture japonaise d’Ôta Hirotarô, Nihon kenchiku-shi josetsu Ôta Hirotarô, première édition 1947 – treizième édition 1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoirs of the Faculty of Engineering and Design Kyoto Institute of Technology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.37-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time in Japanese Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Discourse Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.4-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japonisme et architecture moderne. Qui a parlé de Boogie Woogie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées européennes du patrimoine à l’Institut national d’histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastylosis on Japanese Buldings in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anastylose at Large. Restoration, Reconstruction, Restitution. Cultural Divergences et Convergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université - Tokyo University, Nov 2025, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival Boogie Woogie. Néo-japonisme, photographie d’architecture et abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japon dans les arts décoratifs et l’architecture en Alsace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, May 2025, Stransbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japonisme in Modern Architecture. Who spoke about Boogie Woogie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toronto University - International Doctoral Cluster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Departement d'histoire de l'art - Toronto University, Jul 2025, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artiste ou Artisan dans le Japon de l’époque d’Edo ? Autour du livre Suminawa, Le charpentier des dieux (1808)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laugée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Centre André-Chastel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre André Chastel, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers modèles d’architecture japonaise en France : les pavillons d’Albert Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 ans d'échanges artistiques franco-japonais - architecture, musique, jardins, photographie et cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison franco-japonaise, Ebisu, Dec 2023, Tokyo (Japan), Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenchiku shashin, Photographies d’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du réseau Japarchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison franco-japonaise, Feb 2023, Tokyo (Japan), Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture archéologique d’architectures japonistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous du Japonisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison franco-japonaise, Ebisu, Feb 2023, Tokyo (Japan), Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières architectures japonisantes au prisme de l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinations réciproques entre l'Asie de l'Est et l'Occident, d’hier et d'aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dragons japonais du musée Cernuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Choupik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fructus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cernuschi - Journées européennes du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Cernuschi, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dra-Gones - Les Dragons de Cernuschi vus en polygones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chouik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fructus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle OPUS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualités d’un espace de thé : les pavillons japonais d’Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Gatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fructus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du Musée Albert Kahn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Albert Kahn, Sep 2022, Boulogne Bilancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival Boogie Woogie, Photographie et critique d'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Néo-Japonisme, 1945-1975</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Japanese Way of Anastylosis in France [conférence plénière]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de Siem Reap, École française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française d'Extrême-Orient, May 2022, Siem Reap, Cambodia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop Digital and Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française d’Extrême-Orient, May 2022, Siem Reap, Cambodia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03963772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualités d’un espace de thé : les pavillons japonais d’Albert Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Gatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fructus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du Musée Albert Kahn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Albert Kahn, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace d'un thé. Jardins et pavillons de thé d'hier et d'aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iinstitut national d'histoire de l'art, Jun 2021, Fontainebleau, château, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace d'un thé. Jardins et pavillons de thé d'hier et d'aujourd'hui&amp;quot;, table ronde de Jean-Sébastien Cluzel, Nishida Masatsugu et Yagasaki Zentaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentaro Yagasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Jun 2021, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture japonaise à la fin du XIXe siècle en France : le temps de la restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iinstitut national d'histoire de l'art, Jun 2021, Fontainebleau, château, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">modération en visio-conférence de &amp;quot;L'atelier 6 : Vu d'ailleurs : Afrique, Asie, Amérique. D'autres regards, d'autres théories et histoire des arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières assises dela recherche de la Galerie Colbert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture japonaise à la fin du XIXe siècle en France : le temps de la restauration&amp;quot;, conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Jun 2021, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Contributions of Archaeology in the Study of Japonisme in Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Society for the Study of Japonisme Award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Study of Japonisme, Oct 2021, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'architecture et l'écriture de son histoire au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigemi Inaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacko Oussouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iinstitut national d'histoire de l'art, Jun 2021, Fontainebleau, château, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'architecture et l'écriture de son histoire au Japon&amp;quot;, table ronde de Jean-Sébastien Cluzel, Inaga Shigemi, Nishida Masatsugu et Sacko Oussouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigemi Inaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacko Oussouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Jun 2021, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of emblematic buildings of Japonisme in France – Midori no Sato pavilion, Albert Kahn’s pavilions, La Pagode, Stork room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ジャポニスム学会国際シンポジウム 2020 「建築と空間のジャポニスム―1860年代から現代まで」</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for the Study of Japonisme, Oct 2020, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de bâtiments importants représentant le Japonisme en France : Midori no sato, maison japonaise dans le jardin d'Albert Kahn, La Pagode, Stork room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society for the Study of Japonisme International Symposium 2020, Japonisme in Architecture and Space - From the Late 19th Century to Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for the Study of Japonisme / Ebara Hatakeyama Memorial Foundation, Oct 2020, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">… L’espace d’un thé … / Jardins et pavillons de thé japonais d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Thé – Histoires d’une boisson millénaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national des Arts asiatiques – Guimet, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôryû-ji – Bouddha, La légende dorée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha, La légende dorée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national des Arts asiatiques – Guimet, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôryû-ji – Bouddha, La légende dorée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Musée national des Arts asiatiques – Guimet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03741388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">… L’espace d’un thé … / Jardins et pavillons de thé japonais d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence plénière au Musée national des Arts asiatiques – Guimet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national des Arts asiatiques – Guimet, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vol des cigognes, De l’original à la copie d’un décor japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’original et la copie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly Jacques Chirac, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vol des cigognes, De l’original à la copie d’un décor japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVA Paris 2019. L'original et la copie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly et Sorbonne Université, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical contributions in the Japanese architecture in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bordessoulles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence de Viguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International symposium WoodSciCraft 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine et esthétique ordinaire de la ville japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque du Réseau-Asie du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apocalyptique Japon. Les représentations occidentales des villes japonaises (XVIIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes du 137ème Congrès des sociétés historiques et scientifiques, Tours 2012, Éditions du CTHS, pp.46-62, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The History of Architecture and Architectural Heritage as Archipelagos of Myths. Version II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture and Phenomenology, International Conference, Faculty of Architecture and Town Planning, Technion I.I.T., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival Boogie Woogie. Néo-Japonisme, Architectural Photography &amp; Abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouvelles éditions Scala / Brill, 128p., 2024, 9789004711402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival Boogie Woogie. Néo-Japonisme, photographie d’architecture et abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouvelles éditions Scala, 128p., 2024, 9789004711402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suminawa. Le Charpentier des dieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masamochi Ishikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsushika Hokusai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Éditions Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35988-291-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Adamson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Faton, 400p., 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particularités de l’architecture japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirotarô Ôta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles éditions Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782359882452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.faton.fr, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Mardaga, 2017, Architecture, Jean-Philippe Garric, 9782804703547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mardaga, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l'architecture: texte et image, un passage vers la création?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hernu-Bélaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carvais, Robert and Nègre, Valérie and Cluzel, Jean-Sébastien and Hernu-Bélaud, Juliette. Picard, 2015, 978-2-7084-1001-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire d’Ise. Récit de la 62ème reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Mardaga, 2015, 9782804702892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l’architecture. Textes et images, un passage vers la création ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hernu-Bélaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Picard, 2015, 9782708410015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Seuil / BnF, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture éternelle du Japon. De l’histoire aux mythes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Faton. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9782878441079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランスにおける日本建築最初期の実現例 -アルベール・カーンの数寄屋</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atsushi Miura, Tomoaki Nakajima, Ichiro Nodaira Yôko Hayashi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">日仏会館と芸術交流の一〇〇年: 建築、音楽、庭園、写真・映像 (Cent ans d’échanges artistiques avec la Maison franco-japonaise : architecture, musique, jardins, photographie et cinéma)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tankobon, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciel d’Ukiyo-e, Copie d’estampes japonaises à La Pagode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nastasia Gallian &amp; Corinne Le Bitouzé (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps des images. Etudes sur l’estampe et les autres arts. Mélanges en l’honneur du Professeur Marianne Grivel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Passage, 2024, 978-2847425147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyakumantô darani. Incantations pour la restauration d’une pagode en ruine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Schnapp &amp; Sylvie Ramond (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes de la ruine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liénart, pp.411-412, 2024, 978-2359064193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikinen-sengû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Schnapp &amp; Sylivie Ramond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes de la ruine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liénart, pp.443-444, 2024, 978-2-35908-419-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures éphémères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Schnapp &amp; Sylvie Ramond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes de la ruine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liénart, pp.386-387, 2024, 978-2-35906-419-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Kahn – Archaeology of a Japanese legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yagasaki Zentarō</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.275-311, 2022, Japonisme &amp; Architecture, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marcel - La Pagode, A Japanese salle de fête (1896) – Archaeologie of an avant-garde building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Saadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hironaga Kôsuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, pp.151-181, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japanese Beauties, Houses of ill fame at the down of the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.117-139, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Guimet – Flight of the storks: Kyôto, Londres, Paris, Lyons (1910-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yagasaki Zentarō</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.191-223, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prologue&amp;quot; ; &amp;quot;Genesis : Before 1854&amp;quot; ; &amp;quot;Heydays: 1854-1914&amp;quot; ; &amp;quot;Albert Kahn – Japanese pavilions and gardens - Boulogne&amp;quot; ; &amp;quot;Epilogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.21-39 ; p.39-59 ; p.99-117 ; p.257-263 ; p.365-375, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of Japanese Architecture, 1840-1937 – The collection at the musée du Quai Branly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.139-143, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlevé par un cerf-volant - images célèbres du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Laly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerfs-volants du Japon. A la croisée des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouvelles éditions Scala, p. 88-99, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlevé par un cerf-volant – Images célèbres du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cecile Laly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerfs-volants du Japon, A la croisée des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouvelles éditions Scala, pp.88-99, 2021, 9782359882278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence européenne dans l’architecture japonaise (1860-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LabEx EHNE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l’Europe [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le japonisme architectural en Europe (1860-1910)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LabEx EHNE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l’Europe [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les belles Japonaises. Maisons closes à l’aube du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France. 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04296573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’histoire de l’architecture – Les pavillons japonais dans les expositions universelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catalogue de l'exposition présentée du 12 octobre 2018 au 14 janvier 2019 au Musée national des arts asiatiques Guimet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meiji – Splendeur du Japon impérial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lienart éditions, pp.86-95, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épilogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.365-375, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Kahn – Les fabriques japonaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-263, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les belles Japonaises. Maisons closes à l’aube du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France. 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04296646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les belles Japonaises, Maisons closes à l'aube du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le japonisme architectural en France : 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, 2018, 978-2-87844-232-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04014035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-39, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marcel - La Pagode, Salle de fêtes japonaise (1896) – Archéologie d’une avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brageu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Saadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hironaga Kôsuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-181, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maquettes d’architecture japonaise – 1840-1937 – La collection du musée du Quai Branly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-143, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Guimet – Le vol des cigognes : Kyôto, Londres, Paris, Lyon (1910-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-223, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1854-1914 – Une période peu regardée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-117, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avant 1854</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-59, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Kahn – Archéologie d’un héritage nippon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-311, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Krafft. Le plan de la maison Midori no sato dessiné par Félix Régamey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Omoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France. 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04296570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Expositions universelles à Paris – 1867-1900, Fenêtres ouvertes sur le Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Demeulenaere-Douyère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-139, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marcel : La Pagode, Salle de fêtes japonaise (1896), Archéologie d’une avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Saadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hironaga Kôsuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregory chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le japonisme architectural en France : 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton, 2018, 978-2-87844-232-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04014022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’absence de style dans l’architecture japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel; Masatsugu Nishida; Nicolas Reveyron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Mardaga, pp.36-49, 2017, Architecture, 9782804703547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nishida Masatsugu; Nicolas Reveyron; Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, pp.7-19, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Mardaga, pp.9-21, 2017, Architecture, 9782804703547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l’architecture japonaise au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Carvais; Valérie Nègre; Jean-Sébastien Cluzel; Juliette Hernu-Bélaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire l’architecture. Textes et images, un passage vers la création ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Picard, pp.245-258, 2015, 9782708410015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences occidentales dans l’enseignement de l’architecture au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Lancret; Corine Tiry-Ono. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures et villes de l'Asie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mardaga, pp.43-60, 2015, Architecture, 9782804701581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos - Année 2013 : 62ème reconstruction du sanctuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel; Nishida Masatsugu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sanctuaire d’Ise. Récit de la 62ème reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Mardaga, pp.7-26, 2015, 9782804702892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikinen-sengû – Transfert périodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonnin; Masatsugu Nishida; Shigemi Inaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2014, 9782271080592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Seuil / BnF, pp.106-108, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles d'architecture de Hokusai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Seuil / BnF, pp.28-60, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zen – zen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonnin; Masatsugu Nishida; Shigemi Inaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2014, 9782271080592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’absence de style dans l’architecture japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Lambert-Bresson; Annie Terade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures urbaines. Formes et temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Picard, pp.199-203, 2014, 9872708409705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la transmission de l'essence des choses. Dessins libres de Hokusai. Livre V. Règles de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Seuil / BnF, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres d'architecture de Hokusai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Seuil / BnF, pp.4-10, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenchiku – Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonnin; Masatsugu Nishida; Shigemi Inaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2014, 9782271080592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordre du temps : reconstructions périodiques au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du réel, pp.91-108, 2012, 9782910595111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserve / Restore / Rebuild / Renovate: The archipelagos of mystical thought in Japan and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Sabouret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asian side of the world. Editorials on Asia and the Pacific. 2002-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.499-502, 2012, 9782271077448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hokusai Manga as a Reference Construction Book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Carvais; André Guillerme; Valérie Nègre; Joël Sakarovitch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuts and Bolts of Construction History, Proceedings of the 4th International Congress on Construction History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Editions Picard, pp.655-664, 2012, 9782708409293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Order of Time: Periodic Reconstruction in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture and Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-274, 2012, 9782910595111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver / Restaurer / Reconstruire / Restituer : les archipels de la pensée mythique au Japon et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Sabouret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Asie-Monde. Chroniques sur l’Asie et le Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.571-577, 2011, 9782271073327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le japonisme architectural en Europe (1860-1910)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://ehne.fr/node/1723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence européenne dans l’architecture japonaise (1860-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://ehne.fr/node/1722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particularités de l’architecture japonaise – Ôta Hirotarô (Traduction commentée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Asahi Chû à Kimura Kôsuke – 100 ans, rétrospective, traduction en français du catalogue de l’exposition japonaise 浅井 忠から木村光佑まで – 100 年 / Asahi Chû kara Kimura Kôsuke made – Hyaku nen (2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastylosis: a Digital Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Contributions of Archaeology in the Study of Japonisme in Architecture,「建築のジャポニスム研究における考古学的アプローチ&amp;quot;, visio-conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Sébastien Cluzel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'archéologie et d'histoire de l'art de l’Extrême-Orient (spécialité Japon), Faculté des lettres, Sorbonne université, Centre André Chastel (UMR 8150)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-sebastien-cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5612-7703</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111308917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis Sept. 2023 – Professeur des universités, Faculté des lettres de Sorbonne Université, UFR d’histoire de l’art et archéologie. Spécialité : Archéologie du bâti, histoire de l’architecture, Extrême-Orient, Japon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2021 – sept. 2023 – Délégation MESRI recherche à l'EFEO (Ecole Française d'Extrême-Orient).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2022-2023 – Chargé de conférences, Ecole pratique des hautes études, section des sciences historiques et philologiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 - 2023 – Maître de conférences (HDR 2018), Faculté des lettres de Sorbonne Université, UFR d’histoire de l’art et archéologie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction de chantiers archéologiques : se reporter à la rubrique ci-dessous*.*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus universitaire et formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 - HDR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France - 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2012 – Pensionnaire, Institut national d’histoire de l’art (INHA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2007 – Post-doctorat, Kyoto Institute of Technology (Japon).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 – Thèse de doctorat en archéologie des périodes historiques : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monuments du Japon, miroir nippon des temps de l'Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I Panthéon-Sorbonne, sous la direction d'Alain Schnapp et Pierre Pinon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 – Ph.D. en histoire de l’architecture japonaise, Kyoto Institute of Technology (Japon), sous la direction de Hyûga Susumu.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 – DEA en histoire de l’art, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports entre photographie et architecture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I Panthéon-Sorbonne, sous la direction de Jean-Claude Lebensztejn.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997 – Architecte DPLG.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés savantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Society for the Study of Japonisme (ジャポニスム学会), Japon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’ICOMOS – France (International Council for Monuments and Sites).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Réseau Asie (CNRS & Fondation Maison des sciences de l’homme).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau Japarchi (CNRS - Ministère de la Culture et de la Communication).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Architectural Institute of Japan.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’Ordre des architectes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité français d’histoire de l’art (CFHA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’APAHAU (Association des Professeurs d’archéologie et d’histoire de l’art des universités.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2020 : 41ème Award de la Society for the Study of Japonisme pour le livre : Jean-Sébastien Cluzel (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Faton, 2018, 400p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis janv. 2021 : membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prespective : actualité en histoire de l'art.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis fév. 2021 : responsable des doctorants au sein du Centre André Chastel.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014 : membre élu du conseil de l’UFR d’histoire de l’art et d’archéologie de l’université Paris-Sorbonne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : Responsable d’une convention cadre de collaboration de recherche entre Sorbonne Université et le Centre d’étude archéologique de l’Université nationale de Mongolie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : Responsable d’une convention cadre de collaboration de recherche entre Sorbonne Université et l’Institut de recherche Khakasse sur la langue, la littérature et l’histoire ; République de Khakassie, Fédération de Russie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : Responsable de la convention tripartite d’échanges universitaires entre Sorbonne Université, le Musée d’Anthropologie préhistorique de Monaco et l’Académie des sciences de Mongolie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Responsable de la convention d’enseignement commun entre Sorbonne Université et l’Ecole française d’Extrême-Orient.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014 : Responsable de la convention d’enseignement commun et d’échanges universitaires entre Sorbonne Université et le Kyoto Institute of Technology.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014 : Responsable de l’attribution des bourses d’études délivrées dans le cadre des échanges entre Sorbonne Université et le Kyoto Institute of Technology.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de chantiers archéologiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 Site &amp;quot;Midori no Sato&amp;quot; à Jouy en Jossas – construction de 1885 (état : ruines). Site redécouvert en novembre 2015 par notre équipe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2016 &amp;quot;Fabriques japonaises&amp;quot; du Jardin Albert Kahn à Boulogne-Billancourt – construction de1896 (état : restaurées en 2016). Chantier ayant fait l’objet d’un projet &amp;quot;Convergences&amp;quot; (collaboration entre Paris-Sorbonne, UTC et UPMC). Enquête archéologique hors normes conduite tout au long du démontage et du remontage complet des édifices.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2016 Le &amp;quot;cinéma La Pagode&amp;quot; rue de Babylone à Paris – construction de1896 (état : site menacé – restauration en cours).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 &amp;quot;Pavillon japonais de Bois Larris&amp;quot; à Chantilly – construction de 1905 (état : site menacé). Site redécouvert en juin 2016 par notre équipe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 &amp;quot;La salle des cigognes&amp;quot; – constrction de 1910 (état : en cours de restauration). Cette enquête de grande ampleur menée sur trois sites – France, Japon, Royaume-Uni – a permis de reconstituer une section de la Japan-British Exhibition de Londres de 1910, mais aussi de comprendre comment les artisans avaient procédé pour présenter à Londres, la copie d’une salle de temple japonais du XVIIe siècle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l’architecture et des jardins du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.493-495. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission architecturale au Japon – décryptage. Un débat entre Nishida Masastugu, Yagasaki Zentarô, Yoshida Kôichi, conduit par Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kōichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.43-66. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.17541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission du patrimoine architectural au Japon : décryptage Un débat entre Nishida Masatsugu, Yagasaki Zentarō et Yoshida Kōichi, mené par Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kōichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Japon (2020-1), pp.43-66. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.17541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les canons de l’architecture zen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le bouddhisme zen, une aventure japonaise (28), pp.52-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Lutèce à Paname : restitutions des tissus urbains parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Signatures, 7, pp.86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir les fissures du monde, Du viaduc de Millau à la Biennale d’architecture de Venise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Signatures, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyajima, Grande porte maritime du sanctuaire d’Itsukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profane. https://www.revueprofane.com </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Archisaccuplastikophilie, pp.107-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertige d’immensité au palais de Chaillot, Dans les villes chinoises, Regards sur les mutations d’un empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Signatures, 3, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Authenticité » et reconstruction de la mémoire dans l'architecture monumentale japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 131 (4), pp.153-170. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.131.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade into the gap: Tokyo’s impossible void.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Hormigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morita Takao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBAN DESIGN International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, pp.3-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria of Architectural Tradition in The Residences Conceived by Shinohara Kazuo (1954-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Vigreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoirs of the Faculty of Engineering and Design, Kyoto Institute of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monument dans l’histoire de l’architecture japonaise : De l’esquisse à l’œuvre, Introduction à l’histoire de l’architecture japonaise d’Ôta Hirotarô, Nihon kenchiku-shi josetsu Ôta Hirotarô, première édition 1947 – treizième édition 1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoirs of the Faculty of Engineering and Design Kyoto Institute of Technology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.37-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time in Japanese Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Discourse Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.4-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japonisme et architecture moderne. Qui a parlé de Boogie Woogie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées européennes du patrimoine à l’Institut national d’histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastylosis on Japanese Buldings in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anastylose at Large. Restoration, Reconstruction, Restitution. Cultural Divergences et Convergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université - Tokyo University, Nov 2025, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japonisme in Modern Architecture. Who spoke about Boogie Woogie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toronto University - International Doctoral Cluster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Departement d'histoire de l'art - Toronto University, Jul 2025, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival Boogie Woogie. Néo-japonisme, photographie d’architecture et abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japon dans les arts décoratifs et l’architecture en Alsace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, May 2025, Stransbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artiste ou Artisan dans le Japon de l’époque d’Edo ? Autour du livre Suminawa, Le charpentier des dieux (1808)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laugée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Centre André-Chastel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre André Chastel, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers modèles d’architecture japonaise en France : les pavillons d’Albert Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 ans d'échanges artistiques franco-japonais - architecture, musique, jardins, photographie et cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison franco-japonaise, Ebisu, Dec 2023, Tokyo (Japan), Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenchiku shashin, Photographies d’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du réseau Japarchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison franco-japonaise, Feb 2023, Tokyo (Japan), Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture archéologique d’architectures japonistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous du Japonisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison franco-japonaise, Ebisu, Feb 2023, Tokyo (Japan), Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dragons japonais du musée Cernuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Choupik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fructus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cernuschi - Journées européennes du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Cernuschi, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dra-Gones - Les Dragons de Cernuschi vus en polygones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chouik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fructus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle OPUS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières architectures japonisantes au prisme de l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinations réciproques entre l'Asie de l'Est et l'Occident, d’hier et d'aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival Boogie Woogie, Photographie et critique d'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Néo-Japonisme, 1945-1975</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualités d’un espace de thé : les pavillons japonais d’Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Gatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fructus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du Musée Albert Kahn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Albert Kahn, Sep 2022, Boulogne Bilancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Japanese Way of Anastylosis in France [conférence plénière]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de Siem Reap, École française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française d'Extrême-Orient, May 2022, Siem Reap, Cambodia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop Digital and Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française d’Extrême-Orient, May 2022, Siem Reap, Cambodia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03963772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualités d’un espace de thé : les pavillons japonais d’Albert Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Gatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fructus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du Musée Albert Kahn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Albert Kahn, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace d'un thé. Jardins et pavillons de thé d'hier et d'aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iinstitut national d'histoire de l'art, Jun 2021, Fontainebleau, château, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace d'un thé. Jardins et pavillons de thé d'hier et d'aujourd'hui&amp;quot;, table ronde de Jean-Sébastien Cluzel, Nishida Masatsugu et Yagasaki Zentaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentaro Yagasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Jun 2021, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture japonaise à la fin du XIXe siècle en France : le temps de la restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iinstitut national d'histoire de l'art, Jun 2021, Fontainebleau, château, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">modération en visio-conférence de &amp;quot;L'atelier 6 : Vu d'ailleurs : Afrique, Asie, Amérique. D'autres regards, d'autres théories et histoire des arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières assises dela recherche de la Galerie Colbert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture japonaise à la fin du XIXe siècle en France : le temps de la restauration&amp;quot;, conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Jun 2021, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Contributions of Archaeology in the Study of Japonisme in Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Society for the Study of Japonisme Award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Study of Japonisme, Oct 2021, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'architecture et l'écriture de son histoire au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigemi Inaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacko Oussouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iinstitut national d'histoire de l'art, Jun 2021, Fontainebleau, château, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'architecture et l'écriture de son histoire au Japon&amp;quot;, table ronde de Jean-Sébastien Cluzel, Inaga Shigemi, Nishida Masatsugu et Sacko Oussouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigemi Inaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacko Oussouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Jun 2021, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of emblematic buildings of Japonisme in France – Midori no Sato pavilion, Albert Kahn’s pavilions, La Pagode, Stork room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ジャポニスム学会国際シンポジウム 2020 「建築と空間のジャポニスム―1860年代から現代まで」</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for the Study of Japonisme, Oct 2020, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de bâtiments importants représentant le Japonisme en France : Midori no sato, maison japonaise dans le jardin d'Albert Kahn, La Pagode, Stork room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society for the Study of Japonisme International Symposium 2020, Japonisme in Architecture and Space - From the Late 19th Century to Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for the Study of Japonisme / Ebara Hatakeyama Memorial Foundation, Oct 2020, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">… L’espace d’un thé … / Jardins et pavillons de thé japonais d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Thé – Histoires d’une boisson millénaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national des Arts asiatiques – Guimet, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôryû-ji – Bouddha, La légende dorée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Musée national des Arts asiatiques – Guimet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03741388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôryû-ji – Bouddha, La légende dorée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha, La légende dorée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national des Arts asiatiques – Guimet, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vol des cigognes, De l’original à la copie d’un décor japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’original et la copie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly Jacques Chirac, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">… L’espace d’un thé … / Jardins et pavillons de thé japonais d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence plénière au Musée national des Arts asiatiques – Guimet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national des Arts asiatiques – Guimet, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vol des cigognes, De l’original à la copie d’un décor japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVA Paris 2019. L'original et la copie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly et Sorbonne Université, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical contributions in the Japanese architecture in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bordessoulles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence de Viguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International symposium WoodSciCraft 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine et esthétique ordinaire de la ville japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque du Réseau-Asie du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apocalyptique Japon. Les représentations occidentales des villes japonaises (XVIIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes du 137ème Congrès des sociétés historiques et scientifiques, Tours 2012, Éditions du CTHS, pp.46-62, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The History of Architecture and Architectural Heritage as Archipelagos of Myths. Version II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture and Phenomenology, International Conference, Faculty of Architecture and Town Planning, Technion I.I.T., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival Boogie Woogie. Néo-Japonisme, photographie d’architecture et abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouvelles éditions Scala, 128p., 2024, 9789004711402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival Boogie Woogie. Néo-Japonisme, Architectural Photography &amp; Abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouvelles éditions Scala / Brill, 128p., 2024, 9789004711402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suminawa. Le Charpentier des dieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masamochi Ishikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsushika Hokusai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Éditions Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35988-291-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Adamson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Faton, 400p., 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particularités de l’architecture japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirotarô Ôta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles éditions Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782359882452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.faton.fr, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Mardaga, 2017, Architecture, Jean-Philippe Garric, 9782804703547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mardaga, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l'architecture: texte et image, un passage vers la création?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hernu-Bélaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carvais, Robert and Nègre, Valérie and Cluzel, Jean-Sébastien and Hernu-Bélaud, Juliette. Picard, 2015, 978-2-7084-1001-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire d’Ise. Récit de la 62ème reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Mardaga, 2015, 9782804702892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l’architecture. Textes et images, un passage vers la création ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hernu-Bélaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Picard, 2015, 9782708410015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Seuil / BnF, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture éternelle du Japon. De l’histoire aux mythes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Faton. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9782878441079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランスにおける日本建築最初期の実現例 -アルベール・カーンの数寄屋</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atsushi Miura, Tomoaki Nakajima, Ichiro Nodaira Yôko Hayashi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">日仏会館と芸術交流の一〇〇年: 建築、音楽、庭園、写真・映像 (Cent ans d’échanges artistiques avec la Maison franco-japonaise : architecture, musique, jardins, photographie et cinéma)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tankobon, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyakumantô darani. Incantations pour la restauration d’une pagode en ruine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Schnapp &amp; Sylvie Ramond (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes de la ruine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liénart, pp.411-412, 2024, 978-2359064193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikinen-sengû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Schnapp &amp; Sylivie Ramond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes de la ruine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liénart, pp.443-444, 2024, 978-2-35908-419-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures éphémères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Schnapp &amp; Sylvie Ramond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes de la ruine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liénart, pp.386-387, 2024, 978-2-35906-419-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciel d’Ukiyo-e, Copie d’estampes japonaises à La Pagode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nastasia Gallian &amp; Corinne Le Bitouzé (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps des images. Etudes sur l’estampe et les autres arts. Mélanges en l’honneur du Professeur Marianne Grivel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Passage, 2024, 978-2847425147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japanese Beauties, Houses of ill fame at the down of the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.117-139, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marcel - La Pagode, A Japanese salle de fête (1896) – Archaeologie of an avant-garde building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Saadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hironaga Kôsuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, pp.151-181, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Kahn – Archaeology of a Japanese legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yagasaki Zentarō</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.275-311, 2022, Japonisme &amp; Architecture, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Guimet – Flight of the storks: Kyôto, Londres, Paris, Lyons (1910-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yagasaki Zentarō</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.191-223, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prologue&amp;quot; ; &amp;quot;Genesis : Before 1854&amp;quot; ; &amp;quot;Heydays: 1854-1914&amp;quot; ; &amp;quot;Albert Kahn – Japanese pavilions and gardens - Boulogne&amp;quot; ; &amp;quot;Epilogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.21-39 ; p.39-59 ; p.99-117 ; p.257-263 ; p.365-375, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of Japanese Architecture, 1840-1937 – The collection at the musée du Quai Branly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.139-143, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlevé par un cerf-volant - images célèbres du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Laly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerfs-volants du Japon. A la croisée des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouvelles éditions Scala, p. 88-99, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlevé par un cerf-volant – Images célèbres du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cecile Laly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerfs-volants du Japon, A la croisée des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouvelles éditions Scala, pp.88-99, 2021, 9782359882278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence européenne dans l’architecture japonaise (1860-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LabEx EHNE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l’Europe [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le japonisme architectural en Europe (1860-1910)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LabEx EHNE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l’Europe [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les belles Japonaises. Maisons closes à l’aube du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France. 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04296573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marcel - La Pagode, Salle de fêtes japonaise (1896) – Archéologie d’une avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brageu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Saadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hironaga Kôsuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-181, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-39, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avant 1854</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-59, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1854-1914 – Une période peu regardée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-117, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maquettes d’architecture japonaise – 1840-1937 – La collection du musée du Quai Branly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-143, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Guimet – Le vol des cigognes : Kyôto, Londres, Paris, Lyon (1910-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-223, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’histoire de l’architecture – Les pavillons japonais dans les expositions universelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catalogue de l'exposition présentée du 12 octobre 2018 au 14 janvier 2019 au Musée national des arts asiatiques Guimet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meiji – Splendeur du Japon impérial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lienart éditions, pp.86-95, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épilogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.365-375, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Kahn – Les fabriques japonaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-263, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les belles Japonaises, Maisons closes à l'aube du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le japonisme architectural en France : 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, 2018, 978-2-87844-232-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04014035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les belles Japonaises. Maisons closes à l’aube du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France. 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04296646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Kahn – Archéologie d’un héritage nippon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-311, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Krafft. Le plan de la maison Midori no sato dessiné par Félix Régamey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Omoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France. 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04296570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Expositions universelles à Paris – 1867-1900, Fenêtres ouvertes sur le Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Demeulenaere-Douyère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-139, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marcel : La Pagode, Salle de fêtes japonaise (1896), Archéologie d’une avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Saadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hironaga Kôsuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregory chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le japonisme architectural en France : 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton, 2018, 978-2-87844-232-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04014022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’absence de style dans l’architecture japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel; Masatsugu Nishida; Nicolas Reveyron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Mardaga, pp.36-49, 2017, Architecture, 9782804703547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nishida Masatsugu; Nicolas Reveyron; Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, pp.7-19, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Mardaga, pp.9-21, 2017, Architecture, 9782804703547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l’architecture japonaise au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Carvais; Valérie Nègre; Jean-Sébastien Cluzel; Juliette Hernu-Bélaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire l’architecture. Textes et images, un passage vers la création ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Picard, pp.245-258, 2015, 9782708410015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences occidentales dans l’enseignement de l’architecture au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Lancret; Corine Tiry-Ono. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures et villes de l'Asie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mardaga, pp.43-60, 2015, Architecture, 9782804701581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos - Année 2013 : 62ème reconstruction du sanctuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel; Nishida Masatsugu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sanctuaire d’Ise. Récit de la 62ème reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Mardaga, pp.7-26, 2015, 9782804702892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles d'architecture de Hokusai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Seuil / BnF, pp.28-60, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zen – zen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonnin; Masatsugu Nishida; Shigemi Inaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2014, 9782271080592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikinen-sengû – Transfert périodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonnin; Masatsugu Nishida; Shigemi Inaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2014, 9782271080592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Seuil / BnF, pp.106-108, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’absence de style dans l’architecture japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Lambert-Bresson; Annie Terade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures urbaines. Formes et temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Picard, pp.199-203, 2014, 9872708409705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la transmission de l'essence des choses. Dessins libres de Hokusai. Livre V. Règles de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Seuil / BnF, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenchiku – Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonnin; Masatsugu Nishida; Shigemi Inaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2014, 9782271080592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres d'architecture de Hokusai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Seuil / BnF, pp.4-10, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordre du temps : reconstructions périodiques au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du réel, pp.91-108, 2012, 9782910595111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserve / Restore / Rebuild / Renovate: The archipelagos of mystical thought in Japan and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Sabouret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asian side of the world. Editorials on Asia and the Pacific. 2002-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.499-502, 2012, 9782271077448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hokusai Manga as a Reference Construction Book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Carvais; André Guillerme; Valérie Nègre; Joël Sakarovitch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuts and Bolts of Construction History, Proceedings of the 4th International Congress on Construction History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Editions Picard, pp.655-664, 2012, 9782708409293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Order of Time: Periodic Reconstruction in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture and Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-274, 2012, 9782910595111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver / Restaurer / Reconstruire / Restituer : les archipels de la pensée mythique au Japon et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Sabouret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Asie-Monde. Chroniques sur l’Asie et le Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.571-577, 2011, 9782271073327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le japonisme architectural en Europe (1860-1910)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://ehne.fr/node/1723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence européenne dans l’architecture japonaise (1860-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://ehne.fr/node/1722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particularités de l’architecture japonaise – Ôta Hirotarô (Traduction commentée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Asahi Chû à Kimura Kôsuke – 100 ans, rétrospective, traduction en français du catalogue de l’exposition japonaise 浅井 忠から木村光佑まで – 100 年 / Asahi Chû kara Kimura Kôsuke made – Hyaku nen (2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastylosis: a Digital Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Contributions of Archaeology in the Study of Japonisme in Architecture,「建築のジャポニスム研究における考古学的アプローチ&amp;quot;, visio-conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07F66DBC"/>
+    <w:nsid w:val="7D764711"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="96E8F2DA"/>
+    <w:nsid w:val="A7C55895"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="654DEEE9"/>
+    <w:nsid w:val="1BD6B80C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EDFF820E"/>
+    <w:nsid w:val="55CD7B2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0F8B8861"/>
+    <w:nsid w:val="84B40B59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="33C0A25E"/>
+    <w:nsid w:val="BBE45CCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="098CC22F"/>
+    <w:nsid w:val="8ABC4ECF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1244,51 +1244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-sebastien-cluzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5612-7703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111308917" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cluzel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t54" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Nishida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentar&#333; Yagasaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#333;ichi Yoshida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.17541" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860721v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295766v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295665v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301908v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishida Masatsugu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.131.0153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Hormigo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morita Takao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Vigreux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360601v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laug&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302281v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302266v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302243v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302217v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Choupik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fructus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626654v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chouik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302312v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Gatier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969665v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969703v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pottier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969640v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentaro Yagasaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745428v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745446v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302677v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigemi Inaga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacko Oussouby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745444v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302693v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205761v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302741v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741388v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302726v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bordessoulles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626689v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamochi Ishikawa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsushika Hokusai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-scala.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Adamson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotar&#244; &#212;ta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301159v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reveyron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02053580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01648869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hernu-B&#233;laud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296446v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Negre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296052v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.faton.fr/editions/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360625v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626666v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487347v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963722v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Latour Kurashige" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Latour Kurashige" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagasaki Zentar&#333;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963661v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Saadoun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironaga K&#244;suke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chaumet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963757v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Di Santi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963591v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gautier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745451v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205791v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205949v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296573v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301477v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301153v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.faton.fr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301152v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296646v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014035v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301147v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brageu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301145v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301130v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cannoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301151v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301148v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301125v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296570v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Omoto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301116v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Demeulenaere-Douy&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014022v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=gregory chaumet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296469v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02053846v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296481v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296426v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296192v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296232v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295972v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296141v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295995v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296014v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296173v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296129v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295956v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295842v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295875v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295825v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295854v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301580v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301575v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205782v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288039v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302581v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-sebastien-cluzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5612-7703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111308917" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cluzel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t54" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Nishida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentar&#333; Yagasaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#333;ichi Yoshida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.17541" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860721v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295766v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295665v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301908v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishida Masatsugu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.131.0153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Hormigo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morita Takao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Vigreux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360601v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360532v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laug&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302281v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302266v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Choupik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fructus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chouik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Gatier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969703v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pottier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969640v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentaro Yagasaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745428v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745446v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302677v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigemi Inaga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacko Oussouby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745444v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302693v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205761v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302741v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302726v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969718v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bordessoulles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamochi Ishikawa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsushika Hokusai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-scala.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Adamson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotar&#244; &#212;ta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301159v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reveyron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02053580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01648869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hernu-B&#233;laud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296446v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Negre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296052v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.faton.fr/editions/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360625v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626666v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487351v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487347v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626669v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963757v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Di Santi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963661v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Saadoun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironaga K&#244;suke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chaumet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Latour Kurashige" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Latour Kurashige" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagasaki Zentar&#333;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963591v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gautier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745451v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205791v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205949v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296573v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brageu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.faton.fr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301147v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301148v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301151v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301145v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301130v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cannoni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301477v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301153v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301152v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014035v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301125v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296570v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Omoto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301116v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Demeulenaere-Douy&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014022v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=gregory chaumet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296469v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02053846v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296481v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296426v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296192v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296232v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296141v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295995v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295972v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296154v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296014v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296173v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295956v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296129v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295842v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295875v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295825v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295854v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301580v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301575v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205782v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288039v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302581v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>