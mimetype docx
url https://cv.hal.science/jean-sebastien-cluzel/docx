--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Sébastien Cluzel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'archéologie et d'histoire de l'art de l’Extrême-Orient (spécialité Japon), Faculté des lettres, Sorbonne université, Centre André Chastel (UMR 8150)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-sebastien-cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5612-7703</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111308917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis Sept. 2023 – Professeur des universités, Faculté des lettres de Sorbonne Université, UFR d’histoire de l’art et archéologie. Spécialité : Archéologie du bâti, histoire de l’architecture, Extrême-Orient, Japon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2021 – sept. 2023 – Délégation MESRI recherche à l'EFEO (Ecole Française d'Extrême-Orient).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2022-2023 – Chargé de conférences, Ecole pratique des hautes études, section des sciences historiques et philologiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 - 2023 – Maître de conférences (HDR 2018), Faculté des lettres de Sorbonne Université, UFR d’histoire de l’art et archéologie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction de chantiers archéologiques : se reporter à la rubrique ci-dessous*.*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus universitaire et formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 - HDR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France - 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2012 – Pensionnaire, Institut national d’histoire de l’art (INHA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2007 – Post-doctorat, Kyoto Institute of Technology (Japon).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 – Thèse de doctorat en archéologie des périodes historiques : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monuments du Japon, miroir nippon des temps de l'Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I Panthéon-Sorbonne, sous la direction d'Alain Schnapp et Pierre Pinon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 – Ph.D. en histoire de l’architecture japonaise, Kyoto Institute of Technology (Japon), sous la direction de Hyûga Susumu.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 – DEA en histoire de l’art, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports entre photographie et architecture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I Panthéon-Sorbonne, sous la direction de Jean-Claude Lebensztejn.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997 – Architecte DPLG.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés savantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Society for the Study of Japonisme (ジャポニスム学会), Japon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’ICOMOS – France (International Council for Monuments and Sites).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Réseau Asie (CNRS & Fondation Maison des sciences de l’homme).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau Japarchi (CNRS - Ministère de la Culture et de la Communication).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Architectural Institute of Japan.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’Ordre des architectes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité français d’histoire de l’art (CFHA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’APAHAU (Association des Professeurs d’archéologie et d’histoire de l’art des universités.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2020 : 41ème Award de la Society for the Study of Japonisme pour le livre : Jean-Sébastien Cluzel (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Faton, 2018, 400p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis janv. 2021 : membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prespective : actualité en histoire de l'art.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis fév. 2021 : responsable des doctorants au sein du Centre André Chastel.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014 : membre élu du conseil de l’UFR d’histoire de l’art et d’archéologie de l’université Paris-Sorbonne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : Responsable d’une convention cadre de collaboration de recherche entre Sorbonne Université et le Centre d’étude archéologique de l’Université nationale de Mongolie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : Responsable d’une convention cadre de collaboration de recherche entre Sorbonne Université et l’Institut de recherche Khakasse sur la langue, la littérature et l’histoire ; République de Khakassie, Fédération de Russie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : Responsable de la convention tripartite d’échanges universitaires entre Sorbonne Université, le Musée d’Anthropologie préhistorique de Monaco et l’Académie des sciences de Mongolie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Responsable de la convention d’enseignement commun entre Sorbonne Université et l’Ecole française d’Extrême-Orient.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014 : Responsable de la convention d’enseignement commun et d’échanges universitaires entre Sorbonne Université et le Kyoto Institute of Technology.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014 : Responsable de l’attribution des bourses d’études délivrées dans le cadre des échanges entre Sorbonne Université et le Kyoto Institute of Technology.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de chantiers archéologiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 Site &amp;quot;Midori no Sato&amp;quot; à Jouy en Jossas – construction de 1885 (état : ruines). Site redécouvert en novembre 2015 par notre équipe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2016 &amp;quot;Fabriques japonaises&amp;quot; du Jardin Albert Kahn à Boulogne-Billancourt – construction de1896 (état : restaurées en 2016). Chantier ayant fait l’objet d’un projet &amp;quot;Convergences&amp;quot; (collaboration entre Paris-Sorbonne, UTC et UPMC). Enquête archéologique hors normes conduite tout au long du démontage et du remontage complet des édifices.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2016 Le &amp;quot;cinéma La Pagode&amp;quot; rue de Babylone à Paris – construction de1896 (état : site menacé – restauration en cours).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 &amp;quot;Pavillon japonais de Bois Larris&amp;quot; à Chantilly – construction de 1905 (état : site menacé). Site redécouvert en juin 2016 par notre équipe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 &amp;quot;La salle des cigognes&amp;quot; – constrction de 1910 (état : en cours de restauration). Cette enquête de grande ampleur menée sur trois sites – France, Japon, Royaume-Uni – a permis de reconstituer une section de la Japan-British Exhibition de Londres de 1910, mais aussi de comprendre comment les artisans avaient procédé pour présenter à Londres, la copie d’une salle de temple japonais du XVIIe siècle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l’architecture et des jardins du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.493-495. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission architecturale au Japon – décryptage. Un débat entre Nishida Masastugu, Yagasaki Zentarô, Yoshida Kôichi, conduit par Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kōichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.43-66. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.17541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission du patrimoine architectural au Japon : décryptage Un débat entre Nishida Masatsugu, Yagasaki Zentarō et Yoshida Kōichi, mené par Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kōichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Japon (2020-1), pp.43-66. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.17541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les canons de l’architecture zen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le bouddhisme zen, une aventure japonaise (28), pp.52-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Lutèce à Paname : restitutions des tissus urbains parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Signatures, 7, pp.86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir les fissures du monde, Du viaduc de Millau à la Biennale d’architecture de Venise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Signatures, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyajima, Grande porte maritime du sanctuaire d’Itsukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profane. https://www.revueprofane.com </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Archisaccuplastikophilie, pp.107-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertige d’immensité au palais de Chaillot, Dans les villes chinoises, Regards sur les mutations d’un empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Signatures, 3, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Authenticité » et reconstruction de la mémoire dans l'architecture monumentale japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 131 (4), pp.153-170. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.131.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade into the gap: Tokyo’s impossible void.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Hormigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morita Takao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBAN DESIGN International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, pp.3-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria of Architectural Tradition in The Residences Conceived by Shinohara Kazuo (1954-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Vigreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoirs of the Faculty of Engineering and Design, Kyoto Institute of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monument dans l’histoire de l’architecture japonaise : De l’esquisse à l’œuvre, Introduction à l’histoire de l’architecture japonaise d’Ôta Hirotarô, Nihon kenchiku-shi josetsu Ôta Hirotarô, première édition 1947 – treizième édition 1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoirs of the Faculty of Engineering and Design Kyoto Institute of Technology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.37-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time in Japanese Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Discourse Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.4-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japonisme et architecture moderne. Qui a parlé de Boogie Woogie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées européennes du patrimoine à l’Institut national d’histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastylosis on Japanese Buldings in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anastylose at Large. Restoration, Reconstruction, Restitution. Cultural Divergences et Convergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université - Tokyo University, Nov 2025, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japonisme in Modern Architecture. Who spoke about Boogie Woogie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toronto University - International Doctoral Cluster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Departement d'histoire de l'art - Toronto University, Jul 2025, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival Boogie Woogie. Néo-japonisme, photographie d’architecture et abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japon dans les arts décoratifs et l’architecture en Alsace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, May 2025, Stransbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artiste ou Artisan dans le Japon de l’époque d’Edo ? Autour du livre Suminawa, Le charpentier des dieux (1808)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laugée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Centre André-Chastel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre André Chastel, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers modèles d’architecture japonaise en France : les pavillons d’Albert Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 ans d'échanges artistiques franco-japonais - architecture, musique, jardins, photographie et cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison franco-japonaise, Ebisu, Dec 2023, Tokyo (Japan), Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenchiku shashin, Photographies d’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du réseau Japarchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison franco-japonaise, Feb 2023, Tokyo (Japan), Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture archéologique d’architectures japonistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous du Japonisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison franco-japonaise, Ebisu, Feb 2023, Tokyo (Japan), Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dragons japonais du musée Cernuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Choupik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fructus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cernuschi - Journées européennes du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Cernuschi, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dra-Gones - Les Dragons de Cernuschi vus en polygones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chouik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fructus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle OPUS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières architectures japonisantes au prisme de l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinations réciproques entre l'Asie de l'Est et l'Occident, d’hier et d'aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival Boogie Woogie, Photographie et critique d'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Néo-Japonisme, 1945-1975</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualités d’un espace de thé : les pavillons japonais d’Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Gatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fructus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du Musée Albert Kahn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Albert Kahn, Sep 2022, Boulogne Bilancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Japanese Way of Anastylosis in France [conférence plénière]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de Siem Reap, École française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française d'Extrême-Orient, May 2022, Siem Reap, Cambodia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop Digital and Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française d’Extrême-Orient, May 2022, Siem Reap, Cambodia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03963772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualités d’un espace de thé : les pavillons japonais d’Albert Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Gatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fructus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du Musée Albert Kahn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Albert Kahn, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace d'un thé. Jardins et pavillons de thé d'hier et d'aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iinstitut national d'histoire de l'art, Jun 2021, Fontainebleau, château, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace d'un thé. Jardins et pavillons de thé d'hier et d'aujourd'hui&amp;quot;, table ronde de Jean-Sébastien Cluzel, Nishida Masatsugu et Yagasaki Zentaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentaro Yagasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Jun 2021, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture japonaise à la fin du XIXe siècle en France : le temps de la restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iinstitut national d'histoire de l'art, Jun 2021, Fontainebleau, château, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">modération en visio-conférence de &amp;quot;L'atelier 6 : Vu d'ailleurs : Afrique, Asie, Amérique. D'autres regards, d'autres théories et histoire des arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières assises dela recherche de la Galerie Colbert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture japonaise à la fin du XIXe siècle en France : le temps de la restauration&amp;quot;, conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Jun 2021, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Contributions of Archaeology in the Study of Japonisme in Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Society for the Study of Japonisme Award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Study of Japonisme, Oct 2021, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'architecture et l'écriture de son histoire au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigemi Inaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacko Oussouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iinstitut national d'histoire de l'art, Jun 2021, Fontainebleau, château, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'architecture et l'écriture de son histoire au Japon&amp;quot;, table ronde de Jean-Sébastien Cluzel, Inaga Shigemi, Nishida Masatsugu et Sacko Oussouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigemi Inaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacko Oussouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Jun 2021, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of emblematic buildings of Japonisme in France – Midori no Sato pavilion, Albert Kahn’s pavilions, La Pagode, Stork room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ジャポニスム学会国際シンポジウム 2020 「建築と空間のジャポニスム―1860年代から現代まで」</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for the Study of Japonisme, Oct 2020, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de bâtiments importants représentant le Japonisme en France : Midori no sato, maison japonaise dans le jardin d'Albert Kahn, La Pagode, Stork room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society for the Study of Japonisme International Symposium 2020, Japonisme in Architecture and Space - From the Late 19th Century to Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for the Study of Japonisme / Ebara Hatakeyama Memorial Foundation, Oct 2020, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">… L’espace d’un thé … / Jardins et pavillons de thé japonais d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Thé – Histoires d’une boisson millénaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national des Arts asiatiques – Guimet, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôryû-ji – Bouddha, La légende dorée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Musée national des Arts asiatiques – Guimet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03741388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôryû-ji – Bouddha, La légende dorée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha, La légende dorée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national des Arts asiatiques – Guimet, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vol des cigognes, De l’original à la copie d’un décor japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’original et la copie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly Jacques Chirac, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">… L’espace d’un thé … / Jardins et pavillons de thé japonais d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence plénière au Musée national des Arts asiatiques – Guimet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national des Arts asiatiques – Guimet, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vol des cigognes, De l’original à la copie d’un décor japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVA Paris 2019. L'original et la copie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly et Sorbonne Université, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical contributions in the Japanese architecture in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bordessoulles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence de Viguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International symposium WoodSciCraft 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine et esthétique ordinaire de la ville japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque du Réseau-Asie du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apocalyptique Japon. Les représentations occidentales des villes japonaises (XVIIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes du 137ème Congrès des sociétés historiques et scientifiques, Tours 2012, Éditions du CTHS, pp.46-62, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The History of Architecture and Architectural Heritage as Archipelagos of Myths. Version II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture and Phenomenology, International Conference, Faculty of Architecture and Town Planning, Technion I.I.T., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival Boogie Woogie. Néo-Japonisme, photographie d’architecture et abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouvelles éditions Scala, 128p., 2024, 9789004711402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival Boogie Woogie. Néo-Japonisme, Architectural Photography &amp; Abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouvelles éditions Scala / Brill, 128p., 2024, 9789004711402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suminawa. Le Charpentier des dieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masamochi Ishikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsushika Hokusai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Éditions Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35988-291-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Adamson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Faton, 400p., 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particularités de l’architecture japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirotarô Ôta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles éditions Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782359882452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.faton.fr, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Mardaga, 2017, Architecture, Jean-Philippe Garric, 9782804703547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mardaga, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l'architecture: texte et image, un passage vers la création?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hernu-Bélaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carvais, Robert and Nègre, Valérie and Cluzel, Jean-Sébastien and Hernu-Bélaud, Juliette. Picard, 2015, 978-2-7084-1001-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire d’Ise. Récit de la 62ème reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Mardaga, 2015, 9782804702892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l’architecture. Textes et images, un passage vers la création ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hernu-Bélaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Picard, 2015, 9782708410015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Seuil / BnF, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture éternelle du Japon. De l’histoire aux mythes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Faton. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9782878441079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランスにおける日本建築最初期の実現例 -アルベール・カーンの数寄屋</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atsushi Miura, Tomoaki Nakajima, Ichiro Nodaira Yôko Hayashi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">日仏会館と芸術交流の一〇〇年: 建築、音楽、庭園、写真・映像 (Cent ans d’échanges artistiques avec la Maison franco-japonaise : architecture, musique, jardins, photographie et cinéma)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tankobon, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyakumantô darani. Incantations pour la restauration d’une pagode en ruine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Schnapp &amp; Sylvie Ramond (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes de la ruine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liénart, pp.411-412, 2024, 978-2359064193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikinen-sengû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Schnapp &amp; Sylivie Ramond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes de la ruine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liénart, pp.443-444, 2024, 978-2-35908-419-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures éphémères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Schnapp &amp; Sylvie Ramond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes de la ruine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liénart, pp.386-387, 2024, 978-2-35906-419-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciel d’Ukiyo-e, Copie d’estampes japonaises à La Pagode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nastasia Gallian &amp; Corinne Le Bitouzé (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps des images. Etudes sur l’estampe et les autres arts. Mélanges en l’honneur du Professeur Marianne Grivel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Passage, 2024, 978-2847425147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japanese Beauties, Houses of ill fame at the down of the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.117-139, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marcel - La Pagode, A Japanese salle de fête (1896) – Archaeologie of an avant-garde building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Saadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hironaga Kôsuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, pp.151-181, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Kahn – Archaeology of a Japanese legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yagasaki Zentarō</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.275-311, 2022, Japonisme &amp; Architecture, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Guimet – Flight of the storks: Kyôto, Londres, Paris, Lyons (1910-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yagasaki Zentarō</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.191-223, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prologue&amp;quot; ; &amp;quot;Genesis : Before 1854&amp;quot; ; &amp;quot;Heydays: 1854-1914&amp;quot; ; &amp;quot;Albert Kahn – Japanese pavilions and gardens - Boulogne&amp;quot; ; &amp;quot;Epilogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.21-39 ; p.39-59 ; p.99-117 ; p.257-263 ; p.365-375, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of Japanese Architecture, 1840-1937 – The collection at the musée du Quai Branly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.139-143, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlevé par un cerf-volant - images célèbres du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Laly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerfs-volants du Japon. A la croisée des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouvelles éditions Scala, p. 88-99, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlevé par un cerf-volant – Images célèbres du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cecile Laly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerfs-volants du Japon, A la croisée des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouvelles éditions Scala, pp.88-99, 2021, 9782359882278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence européenne dans l’architecture japonaise (1860-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LabEx EHNE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l’Europe [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le japonisme architectural en Europe (1860-1910)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LabEx EHNE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l’Europe [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les belles Japonaises. Maisons closes à l’aube du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France. 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04296573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marcel - La Pagode, Salle de fêtes japonaise (1896) – Archéologie d’une avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brageu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Saadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hironaga Kôsuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-181, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-39, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avant 1854</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-59, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1854-1914 – Une période peu regardée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-117, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maquettes d’architecture japonaise – 1840-1937 – La collection du musée du Quai Branly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-143, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Guimet – Le vol des cigognes : Kyôto, Londres, Paris, Lyon (1910-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-223, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’histoire de l’architecture – Les pavillons japonais dans les expositions universelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catalogue de l'exposition présentée du 12 octobre 2018 au 14 janvier 2019 au Musée national des arts asiatiques Guimet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meiji – Splendeur du Japon impérial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lienart éditions, pp.86-95, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épilogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.365-375, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Kahn – Les fabriques japonaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-263, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les belles Japonaises, Maisons closes à l'aube du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le japonisme architectural en France : 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, 2018, 978-2-87844-232-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04014035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les belles Japonaises. Maisons closes à l’aube du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France. 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04296646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Kahn – Archéologie d’un héritage nippon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-311, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Krafft. Le plan de la maison Midori no sato dessiné par Félix Régamey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Omoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France. 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04296570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Expositions universelles à Paris – 1867-1900, Fenêtres ouvertes sur le Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Demeulenaere-Douyère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-139, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marcel : La Pagode, Salle de fêtes japonaise (1896), Archéologie d’une avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Saadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hironaga Kôsuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregory chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le japonisme architectural en France : 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton, 2018, 978-2-87844-232-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04014022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’absence de style dans l’architecture japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel; Masatsugu Nishida; Nicolas Reveyron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Mardaga, pp.36-49, 2017, Architecture, 9782804703547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nishida Masatsugu; Nicolas Reveyron; Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, pp.7-19, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Mardaga, pp.9-21, 2017, Architecture, 9782804703547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l’architecture japonaise au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Carvais; Valérie Nègre; Jean-Sébastien Cluzel; Juliette Hernu-Bélaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire l’architecture. Textes et images, un passage vers la création ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Picard, pp.245-258, 2015, 9782708410015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences occidentales dans l’enseignement de l’architecture au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Lancret; Corine Tiry-Ono. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures et villes de l'Asie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mardaga, pp.43-60, 2015, Architecture, 9782804701581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos - Année 2013 : 62ème reconstruction du sanctuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel; Nishida Masatsugu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sanctuaire d’Ise. Récit de la 62ème reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Mardaga, pp.7-26, 2015, 9782804702892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles d'architecture de Hokusai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Seuil / BnF, pp.28-60, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zen – zen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonnin; Masatsugu Nishida; Shigemi Inaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2014, 9782271080592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikinen-sengû – Transfert périodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonnin; Masatsugu Nishida; Shigemi Inaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2014, 9782271080592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Seuil / BnF, pp.106-108, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’absence de style dans l’architecture japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Lambert-Bresson; Annie Terade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures urbaines. Formes et temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Picard, pp.199-203, 2014, 9872708409705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la transmission de l'essence des choses. Dessins libres de Hokusai. Livre V. Règles de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Seuil / BnF, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenchiku – Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonnin; Masatsugu Nishida; Shigemi Inaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2014, 9782271080592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres d'architecture de Hokusai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Seuil / BnF, pp.4-10, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordre du temps : reconstructions périodiques au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du réel, pp.91-108, 2012, 9782910595111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserve / Restore / Rebuild / Renovate: The archipelagos of mystical thought in Japan and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Sabouret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asian side of the world. Editorials on Asia and the Pacific. 2002-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.499-502, 2012, 9782271077448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hokusai Manga as a Reference Construction Book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Carvais; André Guillerme; Valérie Nègre; Joël Sakarovitch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuts and Bolts of Construction History, Proceedings of the 4th International Congress on Construction History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Editions Picard, pp.655-664, 2012, 9782708409293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Order of Time: Periodic Reconstruction in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture and Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-274, 2012, 9782910595111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver / Restaurer / Reconstruire / Restituer : les archipels de la pensée mythique au Japon et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Sabouret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Asie-Monde. Chroniques sur l’Asie et le Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.571-577, 2011, 9782271073327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le japonisme architectural en Europe (1860-1910)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://ehne.fr/node/1723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence européenne dans l’architecture japonaise (1860-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://ehne.fr/node/1722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particularités de l’architecture japonaise – Ôta Hirotarô (Traduction commentée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Asahi Chû à Kimura Kôsuke – 100 ans, rétrospective, traduction en français du catalogue de l’exposition japonaise 浅井 忠から木村光佑まで – 100 年 / Asahi Chû kara Kimura Kôsuke made – Hyaku nen (2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastylosis: a Digital Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Contributions of Archaeology in the Study of Japonisme in Architecture,「建築のジャポニスム研究における考古学的アプローチ&amp;quot;, visio-conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Sébastien Cluzel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'archéologie et d'histoire de l'art de l’Extrême-Orient (spécialité Japon), Faculté des lettres, Sorbonne université, Centre André Chastel (UMR 8150)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-sebastien-cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5612-7703</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111308917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis Sept. 2023 – Professeur des universités, Faculté des lettres de Sorbonne Université, UFR d’histoire de l’art et archéologie. Spécialité : Archéologie du bâti, histoire de l’architecture, Extrême-Orient, Japon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2021 – sept. 2023 – Délégation MESRI recherche à l'EFEO (Ecole Française d'Extrême-Orient).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2022-2023 – Chargé de conférences, Ecole pratique des hautes études, section des sciences historiques et philologiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 - 2023 – Maître de conférences (HDR 2018), Faculté des lettres de Sorbonne Université, UFR d’histoire de l’art et archéologie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction de chantiers archéologiques : se reporter à la rubrique ci-dessous*.*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus universitaire et formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 - HDR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France - 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2012 – Pensionnaire, Institut national d’histoire de l’art (INHA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2007 – Post-doctorat, Kyoto Institute of Technology (Japon).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 – Thèse de doctorat en archéologie des périodes historiques : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monuments du Japon, miroir nippon des temps de l'Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I Panthéon-Sorbonne, sous la direction d'Alain Schnapp et Pierre Pinon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 – Ph.D. en histoire de l’architecture japonaise, Kyoto Institute of Technology (Japon), sous la direction de Hyûga Susumu.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 – DEA en histoire de l’art, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports entre photographie et architecture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I Panthéon-Sorbonne, sous la direction de Jean-Claude Lebensztejn.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997 – Architecte DPLG.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés savantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Society for the Study of Japonisme (ジャポニスム学会), Japon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’ICOMOS – France (International Council for Monuments and Sites).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Réseau Asie (CNRS & Fondation Maison des sciences de l’homme).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau Japarchi (CNRS - Ministère de la Culture et de la Communication).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Architectural Institute of Japan.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’Ordre des architectes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité français d’histoire de l’art (CFHA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’APAHAU (Association des Professeurs d’archéologie et d’histoire de l’art des universités.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2020 : 41ème Award de la Society for the Study of Japonisme pour le livre : Jean-Sébastien Cluzel (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Faton, 2018, 400p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis janv. 2021 : membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prespective : actualité en histoire de l'art.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis fév. 2021 : responsable des doctorants au sein du Centre André Chastel.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014 : membre élu du conseil de l’UFR d’histoire de l’art et d’archéologie de l’université Paris-Sorbonne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : Responsable d’une convention cadre de collaboration de recherche entre Sorbonne Université et le Centre d’étude archéologique de l’Université nationale de Mongolie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : Responsable d’une convention cadre de collaboration de recherche entre Sorbonne Université et l’Institut de recherche Khakasse sur la langue, la littérature et l’histoire ; République de Khakassie, Fédération de Russie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : Responsable de la convention tripartite d’échanges universitaires entre Sorbonne Université, le Musée d’Anthropologie préhistorique de Monaco et l’Académie des sciences de Mongolie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Responsable de la convention d’enseignement commun entre Sorbonne Université et l’Ecole française d’Extrême-Orient.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014 : Responsable de la convention d’enseignement commun et d’échanges universitaires entre Sorbonne Université et le Kyoto Institute of Technology.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014 : Responsable de l’attribution des bourses d’études délivrées dans le cadre des échanges entre Sorbonne Université et le Kyoto Institute of Technology.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de chantiers archéologiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 Site &amp;quot;Midori no Sato&amp;quot; à Jouy en Jossas – construction de 1885 (état : ruines). Site redécouvert en novembre 2015 par notre équipe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2016 &amp;quot;Fabriques japonaises&amp;quot; du Jardin Albert Kahn à Boulogne-Billancourt – construction de1896 (état : restaurées en 2016). Chantier ayant fait l’objet d’un projet &amp;quot;Convergences&amp;quot; (collaboration entre Paris-Sorbonne, UTC et UPMC). Enquête archéologique hors normes conduite tout au long du démontage et du remontage complet des édifices.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2016 Le &amp;quot;cinéma La Pagode&amp;quot; rue de Babylone à Paris – construction de1896 (état : site menacé – restauration en cours).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 &amp;quot;Pavillon japonais de Bois Larris&amp;quot; à Chantilly – construction de 1905 (état : site menacé). Site redécouvert en juin 2016 par notre équipe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 &amp;quot;La salle des cigognes&amp;quot; – constrction de 1910 (état : en cours de restauration). Cette enquête de grande ampleur menée sur trois sites – France, Japon, Royaume-Uni – a permis de reconstituer une section de la Japan-British Exhibition de Londres de 1910, mais aussi de comprendre comment les artisans avaient procédé pour présenter à Londres, la copie d’une salle de temple japonais du XVIIe siècle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l’architecture et des jardins du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.493-495. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission du patrimoine architectural au Japon : décryptage Un débat entre Nishida Masatsugu, Yagasaki Zentarō et Yoshida Kōichi, mené par Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kōichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Japon (2020-1), pp.43-66. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.17541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission architecturale au Japon – décryptage. Un débat entre Nishida Masastugu, Yagasaki Zentarô, Yoshida Kôichi, conduit par Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kōichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.43-66. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.17541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les canons de l’architecture zen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le bouddhisme zen, une aventure japonaise (28), pp.52-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Lutèce à Paname : restitutions des tissus urbains parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Signatures, 7, pp.86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir les fissures du monde, Du viaduc de Millau à la Biennale d’architecture de Venise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Signatures, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyajima, Grande porte maritime du sanctuaire d’Itsukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profane. https://www.revueprofane.com </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Archisaccuplastikophilie, pp.107-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertige d’immensité au palais de Chaillot, Dans les villes chinoises, Regards sur les mutations d’un empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Signatures, 3, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Authenticité » et reconstruction de la mémoire dans l'architecture monumentale japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 131 (4), pp.153-170. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.131.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade into the gap: Tokyo’s impossible void.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Hormigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morita Takao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBAN DESIGN International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, pp.3-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria of Architectural Tradition in The Residences Conceived by Shinohara Kazuo (1954-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Vigreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoirs of the Faculty of Engineering and Design, Kyoto Institute of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monument dans l’histoire de l’architecture japonaise : De l’esquisse à l’œuvre, Introduction à l’histoire de l’architecture japonaise d’Ôta Hirotarô, Nihon kenchiku-shi josetsu Ôta Hirotarô, première édition 1947 – treizième édition 1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoirs of the Faculty of Engineering and Design Kyoto Institute of Technology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.37-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time in Japanese Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Discourse Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.4-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japonisme in Modern Architecture. Who spoke about Boogie Woogie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toronto University - International Doctoral Cluster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Departement d'histoire de l'art - Toronto University, Jul 2025, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival Boogie Woogie. Néo-japonisme, photographie d’architecture et abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japon dans les arts décoratifs et l’architecture en Alsace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, May 2025, Stransbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japonisme et architecture moderne. Qui a parlé de Boogie Woogie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées européennes du patrimoine à l’Institut national d’histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastylosis on Japanese Buldings in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anastylose at Large. Restoration, Reconstruction, Restitution. Cultural Divergences et Convergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université - Tokyo University, Nov 2025, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artiste ou Artisan dans le Japon de l’époque d’Edo ? Autour du livre Suminawa, Le charpentier des dieux (1808)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laugée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Centre André-Chastel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre André Chastel, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dragons japonais du musée Cernuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Choupik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fructus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cernuschi - Journées européennes du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Cernuschi, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières architectures japonisantes au prisme de l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinations réciproques entre l'Asie de l'Est et l'Occident, d’hier et d'aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dra-Gones - Les Dragons de Cernuschi vus en polygones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chouik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fructus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle OPUS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers modèles d’architecture japonaise en France : les pavillons d’Albert Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 ans d'échanges artistiques franco-japonais - architecture, musique, jardins, photographie et cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison franco-japonaise, Ebisu, Dec 2023, Tokyo (Japan), Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenchiku shashin, Photographies d’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du réseau Japarchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison franco-japonaise, Feb 2023, Tokyo (Japan), Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture archéologique d’architectures japonistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous du Japonisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison franco-japonaise, Ebisu, Feb 2023, Tokyo (Japan), Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualités d’un espace de thé : les pavillons japonais d’Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Gatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fructus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du Musée Albert Kahn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Albert Kahn, Sep 2022, Boulogne Bilancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival Boogie Woogie, Photographie et critique d'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Néo-Japonisme, 1945-1975</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Japanese Way of Anastylosis in France [conférence plénière]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de Siem Reap, École française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française d'Extrême-Orient, May 2022, Siem Reap, Cambodia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop Digital and Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française d’Extrême-Orient, May 2022, Siem Reap, Cambodia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03963772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualités d’un espace de thé : les pavillons japonais d’Albert Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Gatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fructus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du Musée Albert Kahn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Albert Kahn, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace d'un thé. Jardins et pavillons de thé d'hier et d'aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iinstitut national d'histoire de l'art, Jun 2021, Fontainebleau, château, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace d'un thé. Jardins et pavillons de thé d'hier et d'aujourd'hui&amp;quot;, table ronde de Jean-Sébastien Cluzel, Nishida Masatsugu et Yagasaki Zentaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentaro Yagasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Jun 2021, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture japonaise à la fin du XIXe siècle en France : le temps de la restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iinstitut national d'histoire de l'art, Jun 2021, Fontainebleau, château, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">modération en visio-conférence de &amp;quot;L'atelier 6 : Vu d'ailleurs : Afrique, Asie, Amérique. D'autres regards, d'autres théories et histoire des arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières assises dela recherche de la Galerie Colbert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture japonaise à la fin du XIXe siècle en France : le temps de la restauration&amp;quot;, conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Jun 2021, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Contributions of Archaeology in the Study of Japonisme in Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Society for the Study of Japonisme Award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Study of Japonisme, Oct 2021, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'architecture et l'écriture de son histoire au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigemi Inaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacko Oussouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iinstitut national d'histoire de l'art, Jun 2021, Fontainebleau, château, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'architecture et l'écriture de son histoire au Japon&amp;quot;, table ronde de Jean-Sébastien Cluzel, Inaga Shigemi, Nishida Masatsugu et Sacko Oussouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigemi Inaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacko Oussouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Jun 2021, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of emblematic buildings of Japonisme in France – Midori no Sato pavilion, Albert Kahn’s pavilions, La Pagode, Stork room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ジャポニスム学会国際シンポジウム 2020 「建築と空間のジャポニスム―1860年代から現代まで」</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for the Study of Japonisme, Oct 2020, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de bâtiments importants représentant le Japonisme en France : Midori no sato, maison japonaise dans le jardin d'Albert Kahn, La Pagode, Stork room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society for the Study of Japonisme International Symposium 2020, Japonisme in Architecture and Space - From the Late 19th Century to Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for the Study of Japonisme / Ebara Hatakeyama Memorial Foundation, Oct 2020, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">… L’espace d’un thé … / Jardins et pavillons de thé japonais d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Thé – Histoires d’une boisson millénaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national des Arts asiatiques – Guimet, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôryû-ji – Bouddha, La légende dorée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha, La légende dorée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national des Arts asiatiques – Guimet, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôryû-ji – Bouddha, La légende dorée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Musée national des Arts asiatiques – Guimet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03741388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vol des cigognes, De l’original à la copie d’un décor japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’original et la copie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly Jacques Chirac, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">… L’espace d’un thé … / Jardins et pavillons de thé japonais d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence plénière au Musée national des Arts asiatiques – Guimet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national des Arts asiatiques – Guimet, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vol des cigognes, De l’original à la copie d’un décor japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVA Paris 2019. L'original et la copie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly et Sorbonne Université, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical contributions in the Japanese architecture in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bordessoulles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence de Viguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International symposium WoodSciCraft 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine et esthétique ordinaire de la ville japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque du Réseau-Asie du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apocalyptique Japon. Les représentations occidentales des villes japonaises (XVIIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes du 137ème Congrès des sociétés historiques et scientifiques, Tours 2012, Éditions du CTHS, pp.46-62, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The History of Architecture and Architectural Heritage as Archipelagos of Myths. Version II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture and Phenomenology, International Conference, Faculty of Architecture and Town Planning, Technion I.I.T., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival Boogie Woogie. Néo-Japonisme, Architectural Photography &amp; Abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouvelles éditions Scala / Brill, 128p., 2024, 9789004711402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival Boogie Woogie. Néo-Japonisme, photographie d’architecture et abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouvelles éditions Scala, 128p., 2024, 9789004711402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suminawa. Le Charpentier des dieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masamochi Ishikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsushika Hokusai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Éditions Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35988-291-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Adamson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Faton, 400p., 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particularités de l’architecture japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirotarô Ôta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles éditions Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782359882452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.faton.fr, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mardaga, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Mardaga, 2017, Architecture, Jean-Philippe Garric, 9782804703547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l'architecture: texte et image, un passage vers la création?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hernu-Bélaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carvais, Robert and Nègre, Valérie and Cluzel, Jean-Sébastien and Hernu-Bélaud, Juliette. Picard, 2015, 978-2-7084-1001-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire d’Ise. Récit de la 62ème reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Mardaga, 2015, 9782804702892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l’architecture. Textes et images, un passage vers la création ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hernu-Bélaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Picard, 2015, 9782708410015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Seuil / BnF, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture éternelle du Japon. De l’histoire aux mythes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Faton. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9782878441079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランスにおける日本建築最初期の実現例 -アルベール・カーンの数寄屋</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atsushi Miura, Tomoaki Nakajima, Ichiro Nodaira Yôko Hayashi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">日仏会館と芸術交流の一〇〇年: 建築、音楽、庭園、写真・映像 (Cent ans d’échanges artistiques avec la Maison franco-japonaise : architecture, musique, jardins, photographie et cinéma)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tankobon, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyakumantô darani. Incantations pour la restauration d’une pagode en ruine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Schnapp &amp; Sylvie Ramond (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes de la ruine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liénart, pp.411-412, 2024, 978-2359064193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciel d’Ukiyo-e, Copie d’estampes japonaises à La Pagode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nastasia Gallian &amp; Corinne Le Bitouzé (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps des images. Etudes sur l’estampe et les autres arts. Mélanges en l’honneur du Professeur Marianne Grivel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Passage, 2024, 978-2847425147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikinen-sengû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Schnapp &amp; Sylivie Ramond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes de la ruine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liénart, pp.443-444, 2024, 978-2-35908-419-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures éphémères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Schnapp &amp; Sylvie Ramond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes de la ruine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liénart, pp.386-387, 2024, 978-2-35906-419-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Kahn – Archaeology of a Japanese legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yagasaki Zentarō</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.275-311, 2022, Japonisme &amp; Architecture, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marcel - La Pagode, A Japanese salle de fête (1896) – Archaeologie of an avant-garde building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Saadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hironaga Kôsuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, pp.151-181, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japanese Beauties, Houses of ill fame at the down of the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.117-139, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Guimet – Flight of the storks: Kyôto, Londres, Paris, Lyons (1910-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yagasaki Zentarō</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.191-223, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prologue&amp;quot; ; &amp;quot;Genesis : Before 1854&amp;quot; ; &amp;quot;Heydays: 1854-1914&amp;quot; ; &amp;quot;Albert Kahn – Japanese pavilions and gardens - Boulogne&amp;quot; ; &amp;quot;Epilogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.21-39 ; p.39-59 ; p.99-117 ; p.257-263 ; p.365-375, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of Japanese Architecture, 1840-1937 – The collection at the musée du Quai Branly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.139-143, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlevé par un cerf-volant - images célèbres du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Laly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerfs-volants du Japon. A la croisée des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouvelles éditions Scala, pp.88-99, 2021, 9782359882278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence européenne dans l’architecture japonaise (1860-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LabEx EHNE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l’Europe [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le japonisme architectural en Europe (1860-1910)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LabEx EHNE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l’Europe [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marcel - La Pagode, Salle de fêtes japonaise (1896) – Archéologie d’une avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brageu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Saadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hironaga Kôsuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-181, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-39, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’histoire de l’architecture – Les pavillons japonais dans les expositions universelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catalogue de l'exposition présentée du 12 octobre 2018 au 14 janvier 2019 au Musée national des arts asiatiques Guimet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meiji – Splendeur du Japon impérial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lienart éditions, pp.86-95, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épilogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.365-375, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Kahn – Les fabriques japonaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-263, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les belles Japonaises, Maisons closes à l'aube du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le japonisme architectural en France : 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, 2018, 978-2-87844-232-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04014035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les belles Japonaises. Maisons closes à l’aube du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France. 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04296646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maquettes d’architecture japonaise – 1840-1937 – La collection du musée du Quai Branly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-143, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Guimet – Le vol des cigognes : Kyôto, Londres, Paris, Lyon (1910-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-223, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avant 1854</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-59, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1854-1914 – Une période peu regardée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-117, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Kahn – Archéologie d’un héritage nippon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-311, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Krafft. Le plan de la maison Midori no sato dessiné par Félix Régamey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Omoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France. 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04296570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Expositions universelles à Paris – 1867-1900, Fenêtres ouvertes sur le Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Demeulenaere-Douyère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-139, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marcel : La Pagode, Salle de fêtes japonaise (1896), Archéologie d’une avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Saadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hironaga Kôsuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregory chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le japonisme architectural en France : 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton, 2018, 978-2-87844-232-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04014022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les belles Japonaises. Maisons closes à l’aube du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France. 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04296573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’absence de style dans l’architecture japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel; Masatsugu Nishida; Nicolas Reveyron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Mardaga, pp.36-49, 2017, Architecture, 9782804703547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nishida Masatsugu; Nicolas Reveyron; Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, pp.7-19, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Mardaga, pp.9-21, 2017, Architecture, 9782804703547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l’architecture japonaise au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Carvais; Valérie Nègre; Jean-Sébastien Cluzel; Juliette Hernu-Bélaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire l’architecture. Textes et images, un passage vers la création ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Picard, pp.245-258, 2015, 9782708410015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences occidentales dans l’enseignement de l’architecture au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Lancret; Corine Tiry-Ono. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures et villes de l'Asie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mardaga, pp.43-60, 2015, Architecture, 9782804701581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos - Année 2013 : 62ème reconstruction du sanctuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel; Nishida Masatsugu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sanctuaire d’Ise. Récit de la 62ème reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Mardaga, pp.7-26, 2015, 9782804702892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles d'architecture de Hokusai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Seuil / BnF, pp.28-60, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikinen-sengû – Transfert périodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonnin; Masatsugu Nishida; Shigemi Inaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2014, 9782271080592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Seuil / BnF, pp.106-108, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zen – zen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonnin; Masatsugu Nishida; Shigemi Inaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2014, 9782271080592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’absence de style dans l’architecture japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Lambert-Bresson; Annie Terade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures urbaines. Formes et temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Picard, pp.199-203, 2014, 9872708409705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la transmission de l'essence des choses. Dessins libres de Hokusai. Livre V. Règles de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Seuil / BnF, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenchiku – Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonnin; Masatsugu Nishida; Shigemi Inaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2014, 9782271080592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres d'architecture de Hokusai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Seuil / BnF, pp.4-10, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserve / Restore / Rebuild / Renovate: The archipelagos of mystical thought in Japan and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Sabouret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asian side of the world. Editorials on Asia and the Pacific. 2002-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.499-502, 2012, 9782271077448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hokusai Manga as a Reference Construction Book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Carvais; André Guillerme; Valérie Nègre; Joël Sakarovitch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuts and Bolts of Construction History, Proceedings of the 4th International Congress on Construction History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Editions Picard, pp.655-664, 2012, 9782708409293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Order of Time: Periodic Reconstruction in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture and Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-274, 2012, 9782910595111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordre du temps : reconstructions périodiques au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du réel, pp.91-108, 2012, 9782910595111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver / Restaurer / Reconstruire / Restituer : les archipels de la pensée mythique au Japon et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Sabouret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Asie-Monde. Chroniques sur l’Asie et le Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.571-577, 2011, 9782271073327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le japonisme architectural en Europe (1860-1910)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://ehne.fr/node/1723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence européenne dans l’architecture japonaise (1860-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://ehne.fr/node/1722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particularités de l’architecture japonaise – Ôta Hirotarô (Traduction commentée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Asahi Chû à Kimura Kôsuke – 100 ans, rétrospective, traduction en français du catalogue de l’exposition japonaise 浅井 忠から木村光佑まで – 100 年 / Asahi Chû kara Kimura Kôsuke made – Hyaku nen (2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastylosis: a Digital Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Contributions of Archaeology in the Study of Japonisme in Architecture,「建築のジャポニスム研究における考古学的アプローチ&amp;quot;, visio-conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D764711"/>
+    <w:nsid w:val="B017D4D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A7C55895"/>
+    <w:nsid w:val="03C38891"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1BD6B80C"/>
+    <w:nsid w:val="8947E015"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="55CD7B2D"/>
+    <w:nsid w:val="B9881B12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="84B40B59"/>
+    <w:nsid w:val="9A869031"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BBE45CCE"/>
+    <w:nsid w:val="83C3C7B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="8ABC4ECF"/>
+    <w:nsid w:val="E3A112EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1244,51 +1244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-sebastien-cluzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5612-7703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111308917" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cluzel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t54" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Nishida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentar&#333; Yagasaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#333;ichi Yoshida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.17541" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860721v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295766v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295665v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301908v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishida Masatsugu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.131.0153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Hormigo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morita Takao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Vigreux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360601v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360532v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laug&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302281v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302266v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Choupik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fructus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chouik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Gatier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969703v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pottier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969640v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentaro Yagasaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745428v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745446v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302677v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigemi Inaga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacko Oussouby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745444v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302693v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205761v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302741v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302726v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969718v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bordessoulles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamochi Ishikawa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsushika Hokusai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-scala.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Adamson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotar&#244; &#212;ta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301159v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reveyron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02053580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01648869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hernu-B&#233;laud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296446v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Negre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296052v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.faton.fr/editions/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360625v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626666v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487351v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487347v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626669v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963757v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Di Santi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963661v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Saadoun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironaga K&#244;suke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chaumet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Latour Kurashige" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Latour Kurashige" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagasaki Zentar&#333;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963591v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gautier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745451v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205791v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205949v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296573v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brageu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.faton.fr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301147v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301148v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301151v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301145v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301130v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cannoni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301477v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301153v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301152v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014035v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301125v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296570v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Omoto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301116v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Demeulenaere-Douy&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014022v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=gregory chaumet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296469v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02053846v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296481v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296426v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296192v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296232v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296141v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295995v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295972v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296154v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296014v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296173v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295956v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296129v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295842v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295875v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295825v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295854v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301580v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301575v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205782v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288039v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302581v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-sebastien-cluzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5612-7703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111308917" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cluzel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t54" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860721v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Nishida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentar&#333; Yagasaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#333;ichi Yoshida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.17541" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295766v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295665v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301908v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishida Masatsugu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.131.0153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Hormigo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morita Takao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Vigreux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360588v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laug&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Choupik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fructus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302243v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chouik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302188v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302312v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Gatier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969665v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969703v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pottier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969640v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentaro Yagasaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745428v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745446v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302677v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigemi Inaga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacko Oussouby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745444v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302693v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205761v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302741v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741388v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302726v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969718v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bordessoulles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626689v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamochi Ishikawa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsushika Hokusai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-scala.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Adamson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotar&#244; &#212;ta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301159v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02053580v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reveyron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01648869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hernu-B&#233;laud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296446v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Negre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296052v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.faton.fr/editions/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360625v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626666v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626669v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487347v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963722v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Latour Kurashige" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Latour Kurashige" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagasaki Zentar&#333;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963661v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Saadoun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironaga K&#244;suke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chaumet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963757v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Di Santi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963591v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gautier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745451v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205791v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205949v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brageu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.faton.fr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301147v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301477v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301153v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301152v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014035v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296646v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301145v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301130v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cannoni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301148v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301125v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296570v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Omoto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301116v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Demeulenaere-Douy&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014022v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=gregory chaumet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296573v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296469v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02053846v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296481v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296426v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296192v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296232v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296141v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295972v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295995v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296014v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296173v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295956v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296129v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295875v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295854v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295801v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301580v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301575v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205782v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288039v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302581v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745433v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>