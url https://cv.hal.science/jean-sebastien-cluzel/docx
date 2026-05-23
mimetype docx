--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Sébastien Cluzel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'archéologie et d'histoire de l'art de l’Extrême-Orient (spécialité Japon), Faculté des lettres, Sorbonne université, Centre André Chastel (UMR 8150)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-sebastien-cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5612-7703</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111308917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis Sept. 2023 – Professeur des universités, Faculté des lettres de Sorbonne Université, UFR d’histoire de l’art et archéologie. Spécialité : Archéologie du bâti, histoire de l’architecture, Extrême-Orient, Japon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2021 – sept. 2023 – Délégation MESRI recherche à l'EFEO (Ecole Française d'Extrême-Orient).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2022-2023 – Chargé de conférences, Ecole pratique des hautes études, section des sciences historiques et philologiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 - 2023 – Maître de conférences (HDR 2018), Faculté des lettres de Sorbonne Université, UFR d’histoire de l’art et archéologie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction de chantiers archéologiques : se reporter à la rubrique ci-dessous*.*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus universitaire et formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 - HDR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France - 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2012 – Pensionnaire, Institut national d’histoire de l’art (INHA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2007 – Post-doctorat, Kyoto Institute of Technology (Japon).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 – Thèse de doctorat en archéologie des périodes historiques : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monuments du Japon, miroir nippon des temps de l'Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I Panthéon-Sorbonne, sous la direction d'Alain Schnapp et Pierre Pinon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 – Ph.D. en histoire de l’architecture japonaise, Kyoto Institute of Technology (Japon), sous la direction de Hyûga Susumu.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 – DEA en histoire de l’art, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports entre photographie et architecture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I Panthéon-Sorbonne, sous la direction de Jean-Claude Lebensztejn.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997 – Architecte DPLG.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés savantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Society for the Study of Japonisme (ジャポニスム学会), Japon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’ICOMOS – France (International Council for Monuments and Sites).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Réseau Asie (CNRS & Fondation Maison des sciences de l’homme).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau Japarchi (CNRS - Ministère de la Culture et de la Communication).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Architectural Institute of Japan.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’Ordre des architectes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité français d’histoire de l’art (CFHA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’APAHAU (Association des Professeurs d’archéologie et d’histoire de l’art des universités.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2020 : 41ème Award de la Society for the Study of Japonisme pour le livre : Jean-Sébastien Cluzel (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Faton, 2018, 400p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis janv. 2021 : membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prespective : actualité en histoire de l'art.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis fév. 2021 : responsable des doctorants au sein du Centre André Chastel.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014 : membre élu du conseil de l’UFR d’histoire de l’art et d’archéologie de l’université Paris-Sorbonne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : Responsable d’une convention cadre de collaboration de recherche entre Sorbonne Université et le Centre d’étude archéologique de l’Université nationale de Mongolie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : Responsable d’une convention cadre de collaboration de recherche entre Sorbonne Université et l’Institut de recherche Khakasse sur la langue, la littérature et l’histoire ; République de Khakassie, Fédération de Russie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : Responsable de la convention tripartite d’échanges universitaires entre Sorbonne Université, le Musée d’Anthropologie préhistorique de Monaco et l’Académie des sciences de Mongolie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Responsable de la convention d’enseignement commun entre Sorbonne Université et l’Ecole française d’Extrême-Orient.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014 : Responsable de la convention d’enseignement commun et d’échanges universitaires entre Sorbonne Université et le Kyoto Institute of Technology.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014 : Responsable de l’attribution des bourses d’études délivrées dans le cadre des échanges entre Sorbonne Université et le Kyoto Institute of Technology.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de chantiers archéologiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 Site &amp;quot;Midori no Sato&amp;quot; à Jouy en Jossas – construction de 1885 (état : ruines). Site redécouvert en novembre 2015 par notre équipe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2016 &amp;quot;Fabriques japonaises&amp;quot; du Jardin Albert Kahn à Boulogne-Billancourt – construction de1896 (état : restaurées en 2016). Chantier ayant fait l’objet d’un projet &amp;quot;Convergences&amp;quot; (collaboration entre Paris-Sorbonne, UTC et UPMC). Enquête archéologique hors normes conduite tout au long du démontage et du remontage complet des édifices.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2016 Le &amp;quot;cinéma La Pagode&amp;quot; rue de Babylone à Paris – construction de1896 (état : site menacé – restauration en cours).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 &amp;quot;Pavillon japonais de Bois Larris&amp;quot; à Chantilly – construction de 1905 (état : site menacé). Site redécouvert en juin 2016 par notre équipe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 &amp;quot;La salle des cigognes&amp;quot; – constrction de 1910 (état : en cours de restauration). Cette enquête de grande ampleur menée sur trois sites – France, Japon, Royaume-Uni – a permis de reconstituer une section de la Japan-British Exhibition de Londres de 1910, mais aussi de comprendre comment les artisans avaient procédé pour présenter à Londres, la copie d’une salle de temple japonais du XVIIe siècle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l’architecture et des jardins du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.493-495. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission du patrimoine architectural au Japon : décryptage Un débat entre Nishida Masatsugu, Yagasaki Zentarō et Yoshida Kōichi, mené par Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kōichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Japon (2020-1), pp.43-66. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.17541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission architecturale au Japon – décryptage. Un débat entre Nishida Masastugu, Yagasaki Zentarô, Yoshida Kôichi, conduit par Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kōichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.43-66. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.17541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les canons de l’architecture zen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le bouddhisme zen, une aventure japonaise (28), pp.52-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Lutèce à Paname : restitutions des tissus urbains parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Signatures, 7, pp.86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir les fissures du monde, Du viaduc de Millau à la Biennale d’architecture de Venise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Signatures, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyajima, Grande porte maritime du sanctuaire d’Itsukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profane. https://www.revueprofane.com </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Archisaccuplastikophilie, pp.107-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertige d’immensité au palais de Chaillot, Dans les villes chinoises, Regards sur les mutations d’un empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Signatures, 3, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Authenticité » et reconstruction de la mémoire dans l'architecture monumentale japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 131 (4), pp.153-170. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.131.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade into the gap: Tokyo’s impossible void.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Hormigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morita Takao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBAN DESIGN International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, pp.3-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria of Architectural Tradition in The Residences Conceived by Shinohara Kazuo (1954-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Vigreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoirs of the Faculty of Engineering and Design, Kyoto Institute of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monument dans l’histoire de l’architecture japonaise : De l’esquisse à l’œuvre, Introduction à l’histoire de l’architecture japonaise d’Ôta Hirotarô, Nihon kenchiku-shi josetsu Ôta Hirotarô, première édition 1947 – treizième édition 1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoirs of the Faculty of Engineering and Design Kyoto Institute of Technology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.37-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time in Japanese Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Discourse Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.4-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japonisme in Modern Architecture. Who spoke about Boogie Woogie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toronto University - International Doctoral Cluster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Departement d'histoire de l'art - Toronto University, Jul 2025, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival Boogie Woogie. Néo-japonisme, photographie d’architecture et abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japon dans les arts décoratifs et l’architecture en Alsace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, May 2025, Stransbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japonisme et architecture moderne. Qui a parlé de Boogie Woogie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées européennes du patrimoine à l’Institut national d’histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastylosis on Japanese Buldings in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anastylose at Large. Restoration, Reconstruction, Restitution. Cultural Divergences et Convergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université - Tokyo University, Nov 2025, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artiste ou Artisan dans le Japon de l’époque d’Edo ? Autour du livre Suminawa, Le charpentier des dieux (1808)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laugée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Centre André-Chastel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre André Chastel, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dragons japonais du musée Cernuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Choupik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fructus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cernuschi - Journées européennes du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Cernuschi, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières architectures japonisantes au prisme de l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinations réciproques entre l'Asie de l'Est et l'Occident, d’hier et d'aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dra-Gones - Les Dragons de Cernuschi vus en polygones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chouik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fructus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle OPUS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers modèles d’architecture japonaise en France : les pavillons d’Albert Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 ans d'échanges artistiques franco-japonais - architecture, musique, jardins, photographie et cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison franco-japonaise, Ebisu, Dec 2023, Tokyo (Japan), Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenchiku shashin, Photographies d’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du réseau Japarchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison franco-japonaise, Feb 2023, Tokyo (Japan), Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture archéologique d’architectures japonistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous du Japonisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison franco-japonaise, Ebisu, Feb 2023, Tokyo (Japan), Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualités d’un espace de thé : les pavillons japonais d’Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Gatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fructus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du Musée Albert Kahn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Albert Kahn, Sep 2022, Boulogne Bilancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival Boogie Woogie, Photographie et critique d'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Néo-Japonisme, 1945-1975</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Japanese Way of Anastylosis in France [conférence plénière]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de Siem Reap, École française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française d'Extrême-Orient, May 2022, Siem Reap, Cambodia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop Digital and Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française d’Extrême-Orient, May 2022, Siem Reap, Cambodia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03963772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualités d’un espace de thé : les pavillons japonais d’Albert Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Gatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fructus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du Musée Albert Kahn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Albert Kahn, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace d'un thé. Jardins et pavillons de thé d'hier et d'aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iinstitut national d'histoire de l'art, Jun 2021, Fontainebleau, château, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace d'un thé. Jardins et pavillons de thé d'hier et d'aujourd'hui&amp;quot;, table ronde de Jean-Sébastien Cluzel, Nishida Masatsugu et Yagasaki Zentaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentaro Yagasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Jun 2021, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture japonaise à la fin du XIXe siècle en France : le temps de la restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iinstitut national d'histoire de l'art, Jun 2021, Fontainebleau, château, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">modération en visio-conférence de &amp;quot;L'atelier 6 : Vu d'ailleurs : Afrique, Asie, Amérique. D'autres regards, d'autres théories et histoire des arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières assises dela recherche de la Galerie Colbert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture japonaise à la fin du XIXe siècle en France : le temps de la restauration&amp;quot;, conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Jun 2021, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Contributions of Archaeology in the Study of Japonisme in Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Society for the Study of Japonisme Award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Study of Japonisme, Oct 2021, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'architecture et l'écriture de son histoire au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigemi Inaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacko Oussouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iinstitut national d'histoire de l'art, Jun 2021, Fontainebleau, château, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'architecture et l'écriture de son histoire au Japon&amp;quot;, table ronde de Jean-Sébastien Cluzel, Inaga Shigemi, Nishida Masatsugu et Sacko Oussouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigemi Inaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacko Oussouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Jun 2021, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of emblematic buildings of Japonisme in France – Midori no Sato pavilion, Albert Kahn’s pavilions, La Pagode, Stork room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ジャポニスム学会国際シンポジウム 2020 「建築と空間のジャポニスム―1860年代から現代まで」</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for the Study of Japonisme, Oct 2020, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de bâtiments importants représentant le Japonisme en France : Midori no sato, maison japonaise dans le jardin d'Albert Kahn, La Pagode, Stork room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society for the Study of Japonisme International Symposium 2020, Japonisme in Architecture and Space - From the Late 19th Century to Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for the Study of Japonisme / Ebara Hatakeyama Memorial Foundation, Oct 2020, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">… L’espace d’un thé … / Jardins et pavillons de thé japonais d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Thé – Histoires d’une boisson millénaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national des Arts asiatiques – Guimet, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôryû-ji – Bouddha, La légende dorée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha, La légende dorée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national des Arts asiatiques – Guimet, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôryû-ji – Bouddha, La légende dorée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Musée national des Arts asiatiques – Guimet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03741388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vol des cigognes, De l’original à la copie d’un décor japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’original et la copie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly Jacques Chirac, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">… L’espace d’un thé … / Jardins et pavillons de thé japonais d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence plénière au Musée national des Arts asiatiques – Guimet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national des Arts asiatiques – Guimet, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vol des cigognes, De l’original à la copie d’un décor japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVA Paris 2019. L'original et la copie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly et Sorbonne Université, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical contributions in the Japanese architecture in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bordessoulles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence de Viguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International symposium WoodSciCraft 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine et esthétique ordinaire de la ville japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque du Réseau-Asie du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apocalyptique Japon. Les représentations occidentales des villes japonaises (XVIIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes du 137ème Congrès des sociétés historiques et scientifiques, Tours 2012, Éditions du CTHS, pp.46-62, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The History of Architecture and Architectural Heritage as Archipelagos of Myths. Version II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture and Phenomenology, International Conference, Faculty of Architecture and Town Planning, Technion I.I.T., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival Boogie Woogie. Néo-Japonisme, Architectural Photography &amp; Abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouvelles éditions Scala / Brill, 128p., 2024, 9789004711402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival Boogie Woogie. Néo-Japonisme, photographie d’architecture et abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouvelles éditions Scala, 128p., 2024, 9789004711402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suminawa. Le Charpentier des dieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masamochi Ishikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsushika Hokusai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Éditions Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35988-291-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Adamson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Faton, 400p., 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particularités de l’architecture japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirotarô Ôta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles éditions Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782359882452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.faton.fr, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mardaga, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Mardaga, 2017, Architecture, Jean-Philippe Garric, 9782804703547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l'architecture: texte et image, un passage vers la création?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hernu-Bélaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carvais, Robert and Nègre, Valérie and Cluzel, Jean-Sébastien and Hernu-Bélaud, Juliette. Picard, 2015, 978-2-7084-1001-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire d’Ise. Récit de la 62ème reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Mardaga, 2015, 9782804702892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l’architecture. Textes et images, un passage vers la création ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hernu-Bélaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Picard, 2015, 9782708410015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Seuil / BnF, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture éternelle du Japon. De l’histoire aux mythes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Faton. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9782878441079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランスにおける日本建築最初期の実現例 -アルベール・カーンの数寄屋</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atsushi Miura, Tomoaki Nakajima, Ichiro Nodaira Yôko Hayashi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">日仏会館と芸術交流の一〇〇年: 建築、音楽、庭園、写真・映像 (Cent ans d’échanges artistiques avec la Maison franco-japonaise : architecture, musique, jardins, photographie et cinéma)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tankobon, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyakumantô darani. Incantations pour la restauration d’une pagode en ruine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Schnapp &amp; Sylvie Ramond (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes de la ruine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liénart, pp.411-412, 2024, 978-2359064193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciel d’Ukiyo-e, Copie d’estampes japonaises à La Pagode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nastasia Gallian &amp; Corinne Le Bitouzé (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps des images. Etudes sur l’estampe et les autres arts. Mélanges en l’honneur du Professeur Marianne Grivel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Passage, 2024, 978-2847425147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikinen-sengû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Schnapp &amp; Sylivie Ramond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes de la ruine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liénart, pp.443-444, 2024, 978-2-35908-419-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures éphémères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Schnapp &amp; Sylvie Ramond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes de la ruine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liénart, pp.386-387, 2024, 978-2-35906-419-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Kahn – Archaeology of a Japanese legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yagasaki Zentarō</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.275-311, 2022, Japonisme &amp; Architecture, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marcel - La Pagode, A Japanese salle de fête (1896) – Archaeologie of an avant-garde building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Saadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hironaga Kôsuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, pp.151-181, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japanese Beauties, Houses of ill fame at the down of the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.117-139, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Guimet – Flight of the storks: Kyôto, Londres, Paris, Lyons (1910-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yagasaki Zentarō</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.191-223, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prologue&amp;quot; ; &amp;quot;Genesis : Before 1854&amp;quot; ; &amp;quot;Heydays: 1854-1914&amp;quot; ; &amp;quot;Albert Kahn – Japanese pavilions and gardens - Boulogne&amp;quot; ; &amp;quot;Epilogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.21-39 ; p.39-59 ; p.99-117 ; p.257-263 ; p.365-375, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of Japanese Architecture, 1840-1937 – The collection at the musée du Quai Branly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.139-143, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlevé par un cerf-volant - images célèbres du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Laly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerfs-volants du Japon. A la croisée des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouvelles éditions Scala, pp.88-99, 2021, 9782359882278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence européenne dans l’architecture japonaise (1860-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LabEx EHNE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l’Europe [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le japonisme architectural en Europe (1860-1910)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LabEx EHNE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l’Europe [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marcel - La Pagode, Salle de fêtes japonaise (1896) – Archéologie d’une avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brageu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Saadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hironaga Kôsuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-181, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-39, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’histoire de l’architecture – Les pavillons japonais dans les expositions universelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catalogue de l'exposition présentée du 12 octobre 2018 au 14 janvier 2019 au Musée national des arts asiatiques Guimet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meiji – Splendeur du Japon impérial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lienart éditions, pp.86-95, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épilogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.365-375, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Kahn – Les fabriques japonaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-263, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les belles Japonaises, Maisons closes à l'aube du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le japonisme architectural en France : 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, 2018, 978-2-87844-232-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04014035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les belles Japonaises. Maisons closes à l’aube du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France. 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04296646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maquettes d’architecture japonaise – 1840-1937 – La collection du musée du Quai Branly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-143, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Guimet – Le vol des cigognes : Kyôto, Londres, Paris, Lyon (1910-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-223, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avant 1854</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-59, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1854-1914 – Une période peu regardée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-117, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Kahn – Archéologie d’un héritage nippon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-311, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Krafft. Le plan de la maison Midori no sato dessiné par Félix Régamey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Omoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France. 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04296570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Expositions universelles à Paris – 1867-1900, Fenêtres ouvertes sur le Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Demeulenaere-Douyère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-139, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marcel : La Pagode, Salle de fêtes japonaise (1896), Archéologie d’une avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Saadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hironaga Kôsuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregory chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le japonisme architectural en France : 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton, 2018, 978-2-87844-232-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04014022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les belles Japonaises. Maisons closes à l’aube du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France. 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04296573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’absence de style dans l’architecture japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel; Masatsugu Nishida; Nicolas Reveyron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Mardaga, pp.36-49, 2017, Architecture, 9782804703547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nishida Masatsugu; Nicolas Reveyron; Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, pp.7-19, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Mardaga, pp.9-21, 2017, Architecture, 9782804703547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l’architecture japonaise au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Carvais; Valérie Nègre; Jean-Sébastien Cluzel; Juliette Hernu-Bélaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire l’architecture. Textes et images, un passage vers la création ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Picard, pp.245-258, 2015, 9782708410015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences occidentales dans l’enseignement de l’architecture au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Lancret; Corine Tiry-Ono. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures et villes de l'Asie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mardaga, pp.43-60, 2015, Architecture, 9782804701581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos - Année 2013 : 62ème reconstruction du sanctuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel; Nishida Masatsugu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sanctuaire d’Ise. Récit de la 62ème reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Mardaga, pp.7-26, 2015, 9782804702892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles d'architecture de Hokusai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Seuil / BnF, pp.28-60, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikinen-sengû – Transfert périodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonnin; Masatsugu Nishida; Shigemi Inaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2014, 9782271080592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Seuil / BnF, pp.106-108, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zen – zen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonnin; Masatsugu Nishida; Shigemi Inaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2014, 9782271080592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’absence de style dans l’architecture japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Lambert-Bresson; Annie Terade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures urbaines. Formes et temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Picard, pp.199-203, 2014, 9872708409705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la transmission de l'essence des choses. Dessins libres de Hokusai. Livre V. Règles de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Seuil / BnF, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenchiku – Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonnin; Masatsugu Nishida; Shigemi Inaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2014, 9782271080592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres d'architecture de Hokusai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Seuil / BnF, pp.4-10, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserve / Restore / Rebuild / Renovate: The archipelagos of mystical thought in Japan and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Sabouret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asian side of the world. Editorials on Asia and the Pacific. 2002-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.499-502, 2012, 9782271077448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hokusai Manga as a Reference Construction Book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Carvais; André Guillerme; Valérie Nègre; Joël Sakarovitch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuts and Bolts of Construction History, Proceedings of the 4th International Congress on Construction History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Editions Picard, pp.655-664, 2012, 9782708409293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Order of Time: Periodic Reconstruction in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture and Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-274, 2012, 9782910595111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordre du temps : reconstructions périodiques au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du réel, pp.91-108, 2012, 9782910595111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver / Restaurer / Reconstruire / Restituer : les archipels de la pensée mythique au Japon et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Sabouret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Asie-Monde. Chroniques sur l’Asie et le Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.571-577, 2011, 9782271073327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le japonisme architectural en Europe (1860-1910)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://ehne.fr/node/1723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence européenne dans l’architecture japonaise (1860-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://ehne.fr/node/1722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particularités de l’architecture japonaise – Ôta Hirotarô (Traduction commentée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Asahi Chû à Kimura Kôsuke – 100 ans, rétrospective, traduction en français du catalogue de l’exposition japonaise 浅井 忠から木村光佑まで – 100 年 / Asahi Chû kara Kimura Kôsuke made – Hyaku nen (2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastylosis: a Digital Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Contributions of Archaeology in the Study of Japonisme in Architecture,「建築のジャポニスム研究における考古学的アプローチ&amp;quot;, visio-conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Sébastien Cluzel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'archéologie et d'histoire de l'art de l’Extrême-Orient (spécialité Japon), Faculté des lettres, Sorbonne université, Centre André Chastel (UMR 8150)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-sebastien-cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5612-7703</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111308917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis Sept. 2023 – Professeur des universités, Faculté des lettres de Sorbonne Université, UFR d’histoire de l’art et archéologie. Spécialité : Archéologie du bâti, histoire de l’architecture, Extrême-Orient, Japon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2021 – sept. 2023 – Délégation MESRI recherche à l'EFEO (Ecole Française d'Extrême-Orient).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2022-2023 – Chargé de conférences, Ecole pratique des hautes études, section des sciences historiques et philologiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 - 2023 – Maître de conférences (HDR 2018), Faculté des lettres de Sorbonne Université, UFR d’histoire de l’art et archéologie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction de chantiers archéologiques : se reporter à la rubrique ci-dessous*.*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus universitaire et formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 - HDR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France - 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2012 – Pensionnaire, Institut national d’histoire de l’art (INHA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2007 – Post-doctorat, Kyoto Institute of Technology (Japon).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 – Thèse de doctorat en archéologie des périodes historiques : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monuments du Japon, miroir nippon des temps de l'Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I Panthéon-Sorbonne, sous la direction d'Alain Schnapp et Pierre Pinon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 – Ph.D. en histoire de l’architecture japonaise, Kyoto Institute of Technology (Japon), sous la direction de Hyûga Susumu.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 – DEA en histoire de l’art, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports entre photographie et architecture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I Panthéon-Sorbonne, sous la direction de Jean-Claude Lebensztejn.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997 – Architecte DPLG.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés savantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Society for the Study of Japonisme (ジャポニスム学会), Japon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’ICOMOS – France (International Council for Monuments and Sites).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Réseau Asie (CNRS & Fondation Maison des sciences de l’homme).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau Japarchi (CNRS - Ministère de la Culture et de la Communication).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Architectural Institute of Japan.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’Ordre des architectes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité français d’histoire de l’art (CFHA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’APAHAU (Association des Professeurs d’archéologie et d’histoire de l’art des universités.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2020 : 41ème Award de la Society for the Study of Japonisme pour le livre : Jean-Sébastien Cluzel (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Faton, 2018, 400p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis janv. 2021 : membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prespective : actualité en histoire de l'art.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis fév. 2021 : responsable des doctorants au sein du Centre André Chastel.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014 : membre élu du conseil de l’UFR d’histoire de l’art et d’archéologie de l’université Paris-Sorbonne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : Responsable d’une convention cadre de collaboration de recherche entre Sorbonne Université et le Centre d’étude archéologique de l’Université nationale de Mongolie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : Responsable d’une convention cadre de collaboration de recherche entre Sorbonne Université et l’Institut de recherche Khakasse sur la langue, la littérature et l’histoire ; République de Khakassie, Fédération de Russie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : Responsable de la convention tripartite d’échanges universitaires entre Sorbonne Université, le Musée d’Anthropologie préhistorique de Monaco et l’Académie des sciences de Mongolie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Responsable de la convention d’enseignement commun entre Sorbonne Université et l’Ecole française d’Extrême-Orient.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014 : Responsable de la convention d’enseignement commun et d’échanges universitaires entre Sorbonne Université et le Kyoto Institute of Technology.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014 : Responsable de l’attribution des bourses d’études délivrées dans le cadre des échanges entre Sorbonne Université et le Kyoto Institute of Technology.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de chantiers archéologiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 Site &amp;quot;Midori no Sato&amp;quot; à Jouy en Jossas – construction de 1885 (état : ruines). Site redécouvert en novembre 2015 par notre équipe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2016 &amp;quot;Fabriques japonaises&amp;quot; du Jardin Albert Kahn à Boulogne-Billancourt – construction de1896 (état : restaurées en 2016). Chantier ayant fait l’objet d’un projet &amp;quot;Convergences&amp;quot; (collaboration entre Paris-Sorbonne, UTC et UPMC). Enquête archéologique hors normes conduite tout au long du démontage et du remontage complet des édifices.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2016 Le &amp;quot;cinéma La Pagode&amp;quot; rue de Babylone à Paris – construction de1896 (état : site menacé – restauration en cours).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 &amp;quot;Pavillon japonais de Bois Larris&amp;quot; à Chantilly – construction de 1905 (état : site menacé). Site redécouvert en juin 2016 par notre équipe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 &amp;quot;La salle des cigognes&amp;quot; – constrction de 1910 (état : en cours de restauration). Cette enquête de grande ampleur menée sur trois sites – France, Japon, Royaume-Uni – a permis de reconstituer une section de la Japan-British Exhibition de Londres de 1910, mais aussi de comprendre comment les artisans avaient procédé pour présenter à Londres, la copie d’une salle de temple japonais du XVIIe siècle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des dragons du musée Cernuschi : étude de la frise sculptée (miyabori) d’un temple japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Choupik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fructus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsunori Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takatoshi Ono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.283-319. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1629v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l’architecture et des jardins du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.493-495. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission du patrimoine architectural au Japon : décryptage Un débat entre Nishida Masatsugu, Yagasaki Zentarō et Yoshida Kōichi, mené par Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kōichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Japon (2020-1), pp.43-66. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.17541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission architecturale au Japon – décryptage. Un débat entre Nishida Masastugu, Yagasaki Zentarô, Yoshida Kôichi, conduit par Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kōichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.43-66. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.17541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les canons de l’architecture zen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le bouddhisme zen, une aventure japonaise (28), pp.52-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Lutèce à Paname : restitutions des tissus urbains parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Signatures, 7, pp.86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchir les fissures du monde, Du viaduc de Millau à la Biennale d’architecture de Venise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Signatures, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyajima, Grande porte maritime du sanctuaire d’Itsukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profane. https://www.revueprofane.com </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Archisaccuplastikophilie, pp.107-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertige d’immensité au palais de Chaillot, Dans les villes chinoises, Regards sur les mutations d’un empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Signatures, 3, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Authenticité » et reconstruction de la mémoire dans l'architecture monumentale japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 131 (4), pp.153-170. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.131.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade into the gap: Tokyo’s impossible void.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Hormigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morita Takao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBAN DESIGN International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, pp.3-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria of Architectural Tradition in The Residences Conceived by Shinohara Kazuo (1954-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Vigreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoirs of the Faculty of Engineering and Design, Kyoto Institute of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monument dans l’histoire de l’architecture japonaise : De l’esquisse à l’œuvre, Introduction à l’histoire de l’architecture japonaise d’Ôta Hirotarô, Nihon kenchiku-shi josetsu Ôta Hirotarô, première édition 1947 – treizième édition 1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoirs of the Faculty of Engineering and Design Kyoto Institute of Technology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.37-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time in Japanese Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Discourse Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.4-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japonisme in Modern Architecture. Who spoke about Boogie Woogie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toronto University - International Doctoral Cluster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Departement d'histoire de l'art - Toronto University, Jul 2025, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival Boogie Woogie. Néo-japonisme, photographie d’architecture et abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japon dans les arts décoratifs et l’architecture en Alsace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, May 2025, Stransbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japonisme et architecture moderne. Qui a parlé de Boogie Woogie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées européennes du patrimoine à l’Institut national d’histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastylosis on Japanese Buldings in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anastylose at Large. Restoration, Reconstruction, Restitution. Cultural Divergences et Convergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université - Tokyo University, Nov 2025, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artiste ou Artisan dans le Japon de l’époque d’Edo ? Autour du livre Suminawa, Le charpentier des dieux (1808)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laugée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Centre André-Chastel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre André Chastel, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dragons japonais du musée Cernuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Choupik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fructus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cernuschi - Journées européennes du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Cernuschi, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières architectures japonisantes au prisme de l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinations réciproques entre l'Asie de l'Est et l'Occident, d’hier et d'aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dra-Gones - Les Dragons de Cernuschi vus en polygones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chouik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fructus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle OPUS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers modèles d’architecture japonaise en France : les pavillons d’Albert Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 ans d'échanges artistiques franco-japonais - architecture, musique, jardins, photographie et cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison franco-japonaise, Ebisu, Dec 2023, Tokyo (Japan), Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenchiku shashin, Photographies d’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du réseau Japarchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison franco-japonaise, Feb 2023, Tokyo (Japan), Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture archéologique d’architectures japonistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous du Japonisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison franco-japonaise, Ebisu, Feb 2023, Tokyo (Japan), Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival Boogie Woogie, Photographie et critique d'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Néo-Japonisme, 1945-1975</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualités d’un espace de thé : les pavillons japonais d’Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Gatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fructus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du Musée Albert Kahn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Albert Kahn, Sep 2022, Boulogne Bilancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Japanese Way of Anastylosis in France [conférence plénière]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de Siem Reap, École française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française d'Extrême-Orient, May 2022, Siem Reap, Cambodia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop Digital and Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française d’Extrême-Orient, May 2022, Siem Reap, Cambodia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03963772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualités d’un espace de thé : les pavillons japonais d’Albert Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Gatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fructus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du Musée Albert Kahn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Albert Kahn, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace d'un thé. Jardins et pavillons de thé d'hier et d'aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iinstitut national d'histoire de l'art, Jun 2021, Fontainebleau, château, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace d'un thé. Jardins et pavillons de thé d'hier et d'aujourd'hui&amp;quot;, table ronde de Jean-Sébastien Cluzel, Nishida Masatsugu et Yagasaki Zentaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentaro Yagasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Jun 2021, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture japonaise à la fin du XIXe siècle en France : le temps de la restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iinstitut national d'histoire de l'art, Jun 2021, Fontainebleau, château, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">modération en visio-conférence de &amp;quot;L'atelier 6 : Vu d'ailleurs : Afrique, Asie, Amérique. D'autres regards, d'autres théories et histoire des arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières assises dela recherche de la Galerie Colbert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture japonaise à la fin du XIXe siècle en France : le temps de la restauration&amp;quot;, conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Jun 2021, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Contributions of Archaeology in the Study of Japonisme in Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Society for the Study of Japonisme Award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Study of Japonisme, Oct 2021, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'architecture et l'écriture de son histoire au Japon&amp;quot;, table ronde de Jean-Sébastien Cluzel, Inaga Shigemi, Nishida Masatsugu et Sacko Oussouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigemi Inaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacko Oussouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Jun 2021, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'architecture et l'écriture de son histoire au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigemi Inaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacko Oussouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iinstitut national d'histoire de l'art, Jun 2021, Fontainebleau, château, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of emblematic buildings of Japonisme in France – Midori no Sato pavilion, Albert Kahn’s pavilions, La Pagode, Stork room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ジャポニスム学会国際シンポジウム 2020 「建築と空間のジャポニスム―1860年代から現代まで」</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for the Study of Japonisme, Oct 2020, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de bâtiments importants représentant le Japonisme en France : Midori no sato, maison japonaise dans le jardin d'Albert Kahn, La Pagode, Stork room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society for the Study of Japonisme International Symposium 2020, Japonisme in Architecture and Space - From the Late 19th Century to Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for the Study of Japonisme / Ebara Hatakeyama Memorial Foundation, Oct 2020, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">… L’espace d’un thé … / Jardins et pavillons de thé japonais d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Thé – Histoires d’une boisson millénaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national des Arts asiatiques – Guimet, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôryû-ji – Bouddha, La légende dorée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Musée national des Arts asiatiques – Guimet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03741388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôryû-ji – Bouddha, La légende dorée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha, La légende dorée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national des Arts asiatiques – Guimet, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">… L’espace d’un thé … / Jardins et pavillons de thé japonais d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence plénière au Musée national des Arts asiatiques – Guimet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national des Arts asiatiques – Guimet, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03969718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vol des cigognes, De l’original à la copie d’un décor japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’original et la copie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly Jacques Chirac, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vol des cigognes, De l’original à la copie d’un décor japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVA Paris 2019. L'original et la copie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly et Sorbonne Université, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical contributions in the Japanese architecture in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bordessoulles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence de Viguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International symposium WoodSciCraft 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine et esthétique ordinaire de la ville japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque du Réseau-Asie du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apocalyptique Japon. Les représentations occidentales des villes japonaises (XVIIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes du 137ème Congrès des sociétés historiques et scientifiques, Tours 2012, Éditions du CTHS, pp.46-62, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The History of Architecture and Architectural Heritage as Archipelagos of Myths. Version II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture and Phenomenology, International Conference, Faculty of Architecture and Town Planning, Technion I.I.T., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival Boogie Woogie. Néo-Japonisme, photographie d’architecture et abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouvelles éditions Scala, 128p., 2024, 9789004711402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival Boogie Woogie. Néo-Japonisme, Architectural Photography &amp; Abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouvelles éditions Scala / Brill, 128p., 2024, 9789004711402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suminawa. Le Charpentier des dieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masamochi Ishikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsushika Hokusai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Éditions Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35988-291-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Adamson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Faton, 400p., 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particularités de l’architecture japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirotarô Ôta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles éditions Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782359882452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.faton.fr, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mardaga, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Mardaga, 2017, Architecture, Jean-Philippe Garric, 9782804703547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l'architecture: texte et image, un passage vers la création?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hernu-Bélaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carvais, Robert and Nègre, Valérie and Cluzel, Jean-Sébastien and Hernu-Bélaud, Juliette. Picard, 2015, 978-2-7084-1001-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire d’Ise. Récit de la 62ème reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Mardaga, 2015, 9782804702892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l’architecture. Textes et images, un passage vers la création ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hernu-Bélaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Picard, 2015, 9782708410015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Seuil / BnF, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture éternelle du Japon. De l’histoire aux mythes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Faton. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9782878441079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランスにおける日本建築最初期の実現例 -アルベール・カーンの数寄屋</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atsushi Miura, Tomoaki Nakajima, Ichiro Nodaira Yôko Hayashi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">日仏会館と芸術交流の一〇〇年: 建築、音楽、庭園、写真・映像 (Cent ans d’échanges artistiques avec la Maison franco-japonaise : architecture, musique, jardins, photographie et cinéma)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tankobon, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyakumantô darani. Incantations pour la restauration d’une pagode en ruine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Schnapp &amp; Sylvie Ramond (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes de la ruine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liénart, pp.411-412, 2024, 978-2359064193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciel d’Ukiyo-e, Copie d’estampes japonaises à La Pagode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nastasia Gallian &amp; Corinne Le Bitouzé (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps des images. Etudes sur l’estampe et les autres arts. Mélanges en l’honneur du Professeur Marianne Grivel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Passage, 2024, 978-2847425147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikinen-sengû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Schnapp &amp; Sylivie Ramond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes de la ruine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liénart, pp.443-444, 2024, 978-2-35908-419-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures éphémères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Schnapp &amp; Sylvie Ramond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes de la ruine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liénart, pp.386-387, 2024, 978-2-35906-419-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japanese Beauties, Houses of ill fame at the down of the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.117-139, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Kahn – Archaeology of a Japanese legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yagasaki Zentarō</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.275-311, 2022, Japonisme &amp; Architecture, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marcel - La Pagode, A Japanese salle de fête (1896) – Archaeologie of an avant-garde building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Saadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hironaga Kôsuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, pp.151-181, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Guimet – Flight of the storks: Kyôto, Londres, Paris, Lyons (1910-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yagasaki Zentarō</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.191-223, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prologue&amp;quot; ; &amp;quot;Genesis : Before 1854&amp;quot; ; &amp;quot;Heydays: 1854-1914&amp;quot; ; &amp;quot;Albert Kahn – Japanese pavilions and gardens - Boulogne&amp;quot; ; &amp;quot;Epilogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.21-39 ; p.39-59 ; p.99-117 ; p.257-263 ; p.365-375, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of Japanese Architecture, 1840-1937 – The collection at the musée du Quai Branly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishida Masatsugu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japonisme and Architecture in France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, p.139-143, 2022, 978-2-87844-307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlevé par un cerf-volant - images célèbres du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Laly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerfs-volants du Japon. A la croisée des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouvelles éditions Scala, pp.88-99, 2021, 9782359882278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence européenne dans l’architecture japonaise (1860-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LabEx EHNE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l’Europe [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le japonisme architectural en Europe (1860-1910)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LabEx EHNE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l’Europe [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marcel - La Pagode, Salle de fêtes japonaise (1896) – Archéologie d’une avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brageu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Saadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hironaga Kôsuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-181, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-39, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avant 1854</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-59, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1854-1914 – Une période peu regardée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-117, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’histoire de l’architecture – Les pavillons japonais dans les expositions universelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catalogue de l'exposition présentée du 12 octobre 2018 au 14 janvier 2019 au Musée national des arts asiatiques Guimet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meiji – Splendeur du Japon impérial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lienart éditions, pp.86-95, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épilogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.365-375, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Kahn – Les fabriques japonaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-263, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les belles Japonaises, Maisons closes à l'aube du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le japonisme architectural en France : 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, 2018, 978-2-87844-232-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04014035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les belles Japonaises. Maisons closes à l’aube du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France. 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04296646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maquettes d’architecture japonaise – 1840-1937 – La collection du musée du Quai Branly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-143, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Guimet – Le vol des cigognes : Kyôto, Londres, Paris, Lyon (1910-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-223, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Kahn – Archéologie d’un héritage nippon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Latour Kurashige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-311, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Krafft. Le plan de la maison Midori no sato dessiné par Félix Régamey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Omoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentarō Yagasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France. 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04296570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Expositions universelles à Paris – 1867-1900, Fenêtres ouvertes sur le Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Demeulenaere-Douyère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France, 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Faton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-139, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marcel : La Pagode, Salle de fêtes japonaise (1896), Archéologie d’une avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Saadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hironaga Kôsuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregory chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le japonisme architectural en France : 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton, 2018, 978-2-87844-232-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04014022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les belles Japonaises. Maisons closes à l’aube du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Di Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japonisme architectural en France. 1550-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Faton, 2018, 9782878442328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04296573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’absence de style dans l’architecture japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel; Masatsugu Nishida; Nicolas Reveyron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Mardaga, pp.36-49, 2017, Architecture, 9782804703547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nishida Masatsugu; Nicolas Reveyron; Jean-Sébastien Cluzel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, pp.7-19, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’idée d’architecture médiévale au Japon et en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Mardaga, pp.9-21, 2017, Architecture, 9782804703547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l’architecture japonaise au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Carvais; Valérie Nègre; Jean-Sébastien Cluzel; Juliette Hernu-Bélaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire l’architecture. Textes et images, un passage vers la création ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Picard, pp.245-258, 2015, 9782708410015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences occidentales dans l’enseignement de l’architecture au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Lancret; Corine Tiry-Ono. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures et villes de l'Asie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mardaga, pp.43-60, 2015, Architecture, 9782804701581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos - Année 2013 : 62ème reconstruction du sanctuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel; Nishida Masatsugu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sanctuaire d’Ise. Récit de la 62ème reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Mardaga, pp.7-26, 2015, 9782804702892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles d'architecture de Hokusai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Seuil / BnF, pp.28-60, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zen – zen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonnin; Masatsugu Nishida; Shigemi Inaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2014, 9782271080592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikinen-sengû – Transfert périodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonnin; Masatsugu Nishida; Shigemi Inaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2014, 9782271080592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Seuil / BnF, pp.106-108, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la transmission de l'essence des choses. Dessins libres de Hokusai. Livre V. Règles de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Seuil / BnF, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’absence de style dans l’architecture japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Lambert-Bresson; Annie Terade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures urbaines. Formes et temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Picard, pp.199-203, 2014, 9872708409705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres d'architecture de Hokusai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébastien Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hokusai. Le Vieux fou d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Seuil / BnF, pp.4-10, 2014, 9782021105827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenchiku – Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonnin; Masatsugu Nishida; Shigemi Inaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2014, 9782271080592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserve / Restore / Rebuild / Renovate: The archipelagos of mystical thought in Japan and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Sabouret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asian side of the world. Editorials on Asia and the Pacific. 2002-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.499-502, 2012, 9782271077448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hokusai Manga as a Reference Construction Book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Carvais; André Guillerme; Valérie Nègre; Joël Sakarovitch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuts and Bolts of Construction History, Proceedings of the 4th International Congress on Construction History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Editions Picard, pp.655-664, 2012, 9782708409293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Order of Time: Periodic Reconstruction in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture and Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-274, 2012, 9782910595111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordre du temps : reconstructions périodiques au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du réel, pp.91-108, 2012, 9782910595111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver / Restaurer / Reconstruire / Restituer : les archipels de la pensée mythique au Japon et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Sabouret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Asie-Monde. Chroniques sur l’Asie et le Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.571-577, 2011, 9782271073327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le japonisme architectural en Europe (1860-1910)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://ehne.fr/node/1723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence européenne dans l’architecture japonaise (1860-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://ehne.fr/node/1722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particularités de l’architecture japonaise – Ôta Hirotarô (Traduction commentée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Asahi Chû à Kimura Kôsuke – 100 ans, rétrospective, traduction en français du catalogue de l’exposition japonaise 浅井 忠から木村光佑まで – 100 年 / Asahi Chû kara Kimura Kôsuke made – Hyaku nen (2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatsugu Nishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastylosis: a Digital Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Contributions of Archaeology in the Study of Japonisme in Architecture,「建築のジャポニスム研究における考古学的アプローチ&amp;quot;, visio-conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03745433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B017D4D2"/>
+    <w:nsid w:val="B1BFAC26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03C38891"/>
+    <w:nsid w:val="94531619"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8947E015"/>
+    <w:nsid w:val="58016A61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B9881B12"/>
+    <w:nsid w:val="E0269894"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9A869031"/>
+    <w:nsid w:val="E9012CBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="83C3C7B0"/>
+    <w:nsid w:val="CF3881FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E3A112EA"/>
+    <w:nsid w:val="633B420C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1244,51 +1244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-sebastien-cluzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5612-7703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111308917" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cluzel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t54" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860721v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Nishida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentar&#333; Yagasaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#333;ichi Yoshida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.17541" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295766v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295665v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301908v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishida Masatsugu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.131.0153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Hormigo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morita Takao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Vigreux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360588v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laug&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Choupik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fructus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302243v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chouik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302188v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302312v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Gatier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969665v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969703v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pottier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969640v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentaro Yagasaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745428v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745446v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302677v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigemi Inaga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacko Oussouby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745444v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302693v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205761v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302741v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741388v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302726v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969718v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bordessoulles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626689v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamochi Ishikawa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsushika Hokusai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-scala.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Adamson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotar&#244; &#212;ta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301159v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02053580v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reveyron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01648869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hernu-B&#233;laud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296446v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Negre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296052v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.faton.fr/editions/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360625v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626666v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626669v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487347v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963722v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Latour Kurashige" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Latour Kurashige" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagasaki Zentar&#333;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963661v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Saadoun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironaga K&#244;suke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chaumet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963757v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Di Santi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963591v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gautier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745451v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205791v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205949v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brageu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.faton.fr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301147v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301477v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301153v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301152v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014035v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296646v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301145v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301130v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cannoni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301148v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301125v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296570v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Omoto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301116v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Demeulenaere-Douy&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014022v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=gregory chaumet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296573v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296469v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02053846v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296481v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296426v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296192v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296232v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296141v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295972v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295995v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296014v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296173v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295956v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296129v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295875v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295854v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295801v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301580v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301575v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205782v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288039v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302581v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745433v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-sebastien-cluzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5612-7703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111308917" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Choupik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cluzel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fructus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsunori Kubo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takatoshi Ono" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1629v" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659277v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t54" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Nishida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentar&#333; Yagasaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#333;ichi Yoshida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.17541" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205739v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295695v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishida Masatsugu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.131.0153" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Hormigo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morita Takao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Vigreux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288030v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360532v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360588v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360519v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laug&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626654v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chouik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302188v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302281v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302266v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969665v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Gatier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963772v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pottier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969640v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentaro Yagasaki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745428v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745446v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745444v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigemi Inaga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacko Oussouby" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205761v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302747v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741388v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969718v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302726v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bordessoulles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288044v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295902v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296083v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626689v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626684v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287921v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamochi Ishikawa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsushika Hokusai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-scala.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963420v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Adamson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotar&#244; &#212;ta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301159v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02053580v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reveyron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296460v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01648869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hernu-B&#233;laud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296222v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296446v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Negre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296052v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.faton.fr/editions/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360625v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626669v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487351v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487347v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963757v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Di Santi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Latour Kurashige" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Latour Kurashige" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yagasaki Zentar&#333;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Saadoun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironaga K&#244;suke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chaumet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963692v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963591v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03963633v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gautier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745451v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205791v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205949v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brageu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.faton.fr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301147v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301148v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301151v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301153v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301152v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014035v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296646v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301145v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301130v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cannoni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301125v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296570v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Omoto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301116v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Demeulenaere-Douy&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014022v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=gregory chaumet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296573v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296469v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02053846v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296481v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296426v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296192v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296232v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296141v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295995v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295972v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296154v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296173v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296129v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295956v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295875v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295825v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295854v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295842v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295801v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301580v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301575v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205782v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288039v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302581v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745433v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>