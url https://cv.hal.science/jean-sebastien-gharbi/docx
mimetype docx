--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -883,165 +883,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meaning and scope of Non Welfarism in Kolm’s model of income redistribution</w:t>
+                <w:t xml:space="preserve">Rawls et le renouveau de l'économie normative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Summer School in History of Economic Thought and Economic Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, (Université Lille 1), Sep 2012, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque international "Philosophie économique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162103v1</w:t>
+                <w:t xml:space="preserve">hal-02162098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rawls et le renouveau de l'économie normative</w:t>
+                <w:t xml:space="preserve">Meaning and scope of Non Welfarism in Kolm’s model of income redistribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Philosophie économique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
+              <w:t xml:space="preserve">15th Summer School in History of Economic Thought and Economic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (Université Lille 1), Sep 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162098v1</w:t>
+                <w:t xml:space="preserve">hal-02162103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kolm et la propriété de soi - Philosophie et économie</w:t>
               </w:r>
@@ -1090,234 +1090,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le libertarisme de gauche comme théorie économique - Etat et redistribution des revenus</w:t>
+                <w:t xml:space="preserve">Walras et le libertarisme de gauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cléa Sambuc</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelin Sekerler Richiardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude, "Justice et économie : doctrines anciennes et nouvelles théories"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, (Université Toulouse 1 Capitole), Jun 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche "Les après-midi d'économie et de philosophie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (Université Paris 1 Sorbonne), PHARE, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162070v1</w:t>
+                <w:t xml:space="preserve">hal-02162080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walras et le libertarisme de gauche</w:t>
+                <w:t xml:space="preserve">Le libertarisme de gauche comme théorie économique - Etat et redistribution des revenus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pelin Sekerler Richiardi</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Sambuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche "Les après-midi d'économie et de philosophie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, (Université Paris 1 Sorbonne), PHARE, Oct 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude, "Justice et économie : doctrines anciennes et nouvelles théories"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (Université Toulouse 1 Capitole), Jun 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162080v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Walras et le libertarisme de gauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelin Sekerler Richiardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Walras Association Conference, "Walras (1834-1910) Centennial Conference"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University Lyon II, Sep 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1355,51 +1355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Walras et le libertarisme de gauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelin Sekerler Richiardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche du Centre Walras-Pareto (Université de Lausanne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2739,51 +2739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Walras, précurseur du libertarisme de gauche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelin Sekerler Richiardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3272,51 +3272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gharbi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.282.0225" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Dereniowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.04.030" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3PLQ4TB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018655v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015995v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474264v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.151.0099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498272v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.065.0037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Sambuc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.062.0187" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162103v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162098v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162080v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelin Sekerler Richiardi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160369v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159497v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02128217v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Campagnolo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/e-conomiques/291-philosophie-economique-une-introduction-9782373612080.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01992898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grill" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Magnan de Bornier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-de-philosophie-economique-2018-1.htm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01684066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://materiologiques.com/e-conomiques/240-philosophie-economique-un-etat-des-lieux-9782373610574.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02084793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-de-philosophie-economique-2018-1-page-3.htm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.191.0003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03248732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picavet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018666v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Baujard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salvat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793658v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00501838v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409365v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331982v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02020558v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gharbi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.282.0225" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Dereniowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.04.030" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3PLQ4TB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018655v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015995v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474264v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.151.0099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498272v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.065.0037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Sambuc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.062.0187" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelin Sekerler Richiardi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162070v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160369v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159497v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02128217v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Campagnolo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/e-conomiques/291-philosophie-economique-une-introduction-9782373612080.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01992898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grill" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Magnan de Bornier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-de-philosophie-economique-2018-1.htm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01684066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://materiologiques.com/e-conomiques/240-philosophie-economique-un-etat-des-lieux-9782373610574.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02084793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-de-philosophie-economique-2018-1-page-3.htm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.191.0003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03248732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picavet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018666v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Baujard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salvat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793658v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00501838v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409365v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331982v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02020558v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>