--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -261,1283 +261,1283 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biohydrogen and short chain fatty acids production by dark fermentation from agri-food residues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotation collaborative zero-shot par deux modèle pré-entraînés dans l’étude du flux de bulles de gaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Nghia Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Microbiologie SFM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ORASIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Le Croisic (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172700v1</w:t>
+                <w:t xml:space="preserve">hal-05222713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre d’un bioprocédé de production de biohydrogène à partir des résidus organiques industriels : Conception, cinétique, optimisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara El Abyad</w:t>
+                <w:t xml:space="preserve">DEEP LEARNING-BASED APPROACH: A VERSATILE DECODER FOR BUBBLE FLOW IMAGE ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Nghia Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samir Taha</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique CODEGEPRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP Sud-Est, Nov 2025, Aubière, France</w:t>
+              <w:t xml:space="preserve">SICHEM (Symposium of Chemical Engineering and Materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416265v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEEP LEARNING-BASED APPROACH: A VERSATILE DECODER FOR BUBBLE FLOW IMAGE ANALYSIS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biohydrogen and short chain fatty acids production by dark fermentation from agri-food residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Rosa Fleitas García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Abyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SICHEM (Symposium of Chemical Engineering and Materials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Société Française de Microbiologie SFM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361654v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation collaborative zero-shot par deux modèle pré-entraînés dans l’étude du flux de bulles de gaz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trong Nghia Ngo</w:t>
+                <w:t xml:space="preserve">Mise en œuvre d’un bioprocédé de production de biohydrogène à partir des résidus organiques industriels : Conception, cinétique, optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Abyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Candide Vignigbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chateau</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Taha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Le Croisic (FR), France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique CODEGEPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP Sud-Est, Nov 2025, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222713v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time cell population analysis in bioreactors using deep learning-enabled in situ microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrocoagulation for sustainable circular economy: Purification of volatile fatty acids from real fermented food waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcis-Teodor Nita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina-Violeta Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajo Suhr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philipp Wiedemann</w:t>
+                <w:t xml:space="preserve">Frédéric Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Symposium on Biochemical Engineering Science ESBES 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">6th Euro-Mediterranean Conference for Environmental Integration (EMCEI-24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marrakech (en ligne), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652252v1</w:t>
+                <w:t xml:space="preserve">hal-04866717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Oxidation-Reduction Potential on Hydrogen Production by Dark Fermentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence du potentiel d'oxydo-réduction sur la production d'hydrogène par fermentation sombre de biodéchets déconditionnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Fleitas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Rosa Fleitas Garcia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Hydrogen Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Cancun, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">20ème Rencontre des Microbiologistes du Pôle Clermontois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538721v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYDROGEN GAS MASS TRANSFER IN AQUEOUS MEDIA: APPLICATION TO BIOLOGICAL METHANATION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vial</w:t>
+                <w:t xml:space="preserve">Real-time cell population analysis in bioreactors using deep learning-enabled in situ microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qinglan Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adib Essid</w:t>
+                <w:t xml:space="preserve">Valdinei Luis Belini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misagh Keramati</w:t>
+                <w:t xml:space="preserve">Hajo Suhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Violeta Ursu</w:t>
+                <w:t xml:space="preserve">Philipp Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of International Chemical Engineering and Materials (SICHEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">14th European Symposium on Biochemical Engineering Science ESBES 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549372v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a novel reactor with the addition of supports to enhance ex-situ biomethanation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Effect of Oxidation-Reduction Potential on Hydrogen Production by Dark Fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Fleitas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Gas Biological Conversions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DEEP TBI INSA, Jan 2024, Lyon (France), France</w:t>
+              <w:t xml:space="preserve">World Hydrogen Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Cancun, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397419v1</w:t>
+                <w:t xml:space="preserve">hal-04538721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du potentiel d'oxydo-réduction sur la production d'hydrogène par fermentation sombre de biodéchets déconditionnés</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HYDROGEN GAS MASS TRANSFER IN AQUEOUS MEDIA: APPLICATION TO BIOLOGICAL METHANATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinglan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misagh Keramati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Violeta Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Rencontre des Microbiologistes du Pôle Clermontois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Aubière, France</w:t>
+              <w:t xml:space="preserve">Symposium of International Chemical Engineering and Materials (SICHEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538689v1</w:t>
+                <w:t xml:space="preserve">hal-04549372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocoagulation for sustainable circular economy: Purification of volatile fatty acids from real fermented food waste</w:t>
+                <w:t xml:space="preserve">Implementation of a novel reactor with the addition of supports to enhance ex-situ biomethanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narcis-Teodor Nita</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Misagh Keramati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Euro-Mediterranean Conference for Environmental Integration (EMCEI-24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Marrakech (en ligne), Morocco</w:t>
+              <w:t xml:space="preserve">European Workshop on Gas Biological Conversions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DEEP TBI INSA, Jan 2024, Lyon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866717v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MASS TRANSFER OF H2 IN AQUEOUS MEDIA FOR BIOLOGICAL METHANATION: INFLUENCE OF MICROORGANISMS AND OPERATING CONDITIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinglan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misagh Keramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1573,303 +1573,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Methanation: Key advances and remaining challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of a novel reactor with the addition of supports to enhance ex-situ biomethanation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misagh Keramati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Environment Technologies and Sustainable Energy "ICETSE 2023"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRAPC, Oct 2023, Alger (en ligne), Algeria</w:t>
+              <w:t xml:space="preserve">International conference on the practical zero emissions technologies and strategies (PZETS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Ho Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859780v1</w:t>
+                <w:t xml:space="preserve">hal-04278796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a novel reactor with the addition of supports to enhance ex-situ biomethanation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Biological Methanation: Key advances and remaining challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinglan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misagh Keramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on the practical zero emissions technologies and strategies (PZETS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Ho Chi Minh City, Vietnam</w:t>
+              <w:t xml:space="preserve">International Conference on the Environment Technologies and Sustainable Energy "ICETSE 2023"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAPC, Oct 2023, Alger (en ligne), Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278796v1</w:t>
+                <w:t xml:space="preserve">hal-04859780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatics Modelling and Metabolic Engineering of the Branched Chain Amino Acid Pathway for Specific Production of Microbial Biosurfactants and Biopesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1931,812 +1931,812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycosubtilin, a multifaceted lipopeptide from Bacillus subtilis for crop protection : an overview of the last decade results obtained from lab to the field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Coutte</w:t>
+                <w:t xml:space="preserve">Optimisation d’un procédé de méthanation biologique ex situ en colonne à agitation pneumatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misagh Keramati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Delecroix</w:t>
+                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Deweer</w:t>
+                <w:t xml:space="preserve">Pascal Dubessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Dussert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tournant Ludovic</w:t>
+                <w:t xml:space="preserve">Maroua Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PlantBioProtect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551752v1</w:t>
+                <w:t xml:space="preserve">hal-03877955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycosubtilin, a multifaceted lipopeptide from Bacillus subtilis for crop protection : an overview of the last decade results obtained from lab to the field.</w:t>
+                <w:t xml:space="preserve">Mycosubtilin, a multifaceted lipopeptide from Bacillus. subtilis for plant crop protection: an overview of the last decade results obtained from lab to the field.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deweer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PlantBioProtech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, REIMS, France</w:t>
+              <w:t xml:space="preserve">Plant BioProtech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550246v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycosubtilin, a multifaceted lipopeptide from Bacillus. subtilis for plant crop protection: an overview of the last decade results obtained from lab to the field.</w:t>
+                <w:t xml:space="preserve">Mycosubtilin, a multifaceted lipopeptide from Bacillus subtilis for crop protection : an overview of the last decade results obtained from lab to the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Deweer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tournant Ludovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant BioProtech</w:t>
+              <w:t xml:space="preserve">PlantBioProtect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877135v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biohydrogen from organic waste: advances in process design and operation.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Mycosubtilin, a multifaceted lipopeptide from Bacillus subtilis for crop protection : an overview of the last decade results obtained from lab to the field.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Deweer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SICHEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">PlantBioProtech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877166v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can bioprocesses contribute to a reduction of global warming?</w:t>
+                <w:t xml:space="preserve">Biohydrogen from organic waste: advances in process design and operation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina-Violeta Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Larroche</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biotechnology for Sustainable Bioresources and Bioeconomy (BSBB-2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Guwahati, India</w:t>
+              <w:t xml:space="preserve">SICHEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907636v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d’un procédé de méthanation biologique ex situ en colonne à agitation pneumatique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">How can bioprocesses contribute to a reduction of global warming?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Ellouze</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Larroche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Biotechnology for Sustainable Bioresources and Bioeconomy (BSBB-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Guwahati, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877955v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic waste biorefinery: the key role of anaerobic building blocks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Trad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina-Violeta Ursu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th OPROTEH International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Bacau, Romania</w:t>
@@ -2778,90 +2778,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological methanation: issues, challenges, and opportunities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina-Violeta Ursu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Congress of Chemical Engineering ICChE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Settat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2938,51 +2938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krasimir Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
@@ -3050,51 +3050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Louzzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles Romond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIème Forum Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3158,51 +3158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Louzzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles Romond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIème Forum Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3227,77 +3227,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overflowing Continuous Cultures: a way to manage excess of foaming during the sustainable production of surfactant in reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3329,428 +3329,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed Biosynthesis of Antifungal and Biosurfactant Lipopeptides from Bacillus subtilis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overflowing processes for the production of surfactant in reactors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Symposium of Biochemical Science (ESBES) and 6th International Forum on Industrial Bioprocesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877026v1</w:t>
+                <w:t xml:space="preserve">hal-03877010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de molécules à haute valeur ajoutée par les micro-algues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Directed Biosynthesis of Antifungal and Biosurfactant Lipopeptides from Bacillus subtilis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hicham El Alaoui</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Biosourcés : matériaux et valorisation des agroressources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Aubière, France</w:t>
+              <w:t xml:space="preserve">10th European Symposium of Biochemical Science (ESBES) and 6th International Forum on Industrial Bioprocesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877304v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overflowing processes for the production of surfactant in reactors.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Production de molécules à haute valeur ajoutée par les micro-algues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Villay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Symposium of Biochemical Science (ESBES) and 6th International Forum on Industrial Bioprocesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée Biosourcés : matériaux et valorisation des agroressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877010v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel biosurfactants with biocontrol activity and low ecotoxicity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3812,609 +3812,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of Bacillus subtilis physiological functionalities towards the production of mycosubtilin anteiso-C17</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
+                <w:t xml:space="preserve">Improvement of yield and selectivity in lipopeptides production process by oxygen transfer rate control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Coucheney</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">S. Fahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Coutte</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Symposium of Biochemical Science (ESBES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877822v1</w:t>
+                <w:t xml:space="preserve">hal-03877830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of yield and selectivity in lipopeptides production process by oxygen transfer rate control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacques</w:t>
+                <w:t xml:space="preserve">Engineering of Bacillus subtilis physiological functionalities towards the production of mycosubtilin anteiso-C17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fahim</w:t>
+                <w:t xml:space="preserve">Françoise Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Symposium of Biochemical Science (ESBES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877830v1</w:t>
+                <w:t xml:space="preserve">hal-03877822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental factors and pleitropic regulators influence homologous compound pattern of mycosubtilin produced by Bacillus subtilis ATCC 6633.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
+                <w:t xml:space="preserve">On-line and real time cell counting and viability determination for animal cell process monitoring by in situ microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Worf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.B. Wiegemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Egner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schwiebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Functional Genomics of Gram-positive Microorganisms / 16th International Conference on Bacilli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t>
+              <w:t xml:space="preserve">22nd meeting of the European Society Animal Cell Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876382v1</w:t>
+                <w:t xml:space="preserve">hal-03877787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line and real time cell counting and viability determination for animal cell process monitoring by in situ microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Schwiebert</w:t>
+                <w:t xml:space="preserve">Environmental factors and pleitropic regulators influence homologous compound pattern of mycosubtilin produced by Bacillus subtilis ATCC 6633.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd meeting of the European Society Animal Cell Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">5th International Conference on Functional Genomics of Gram-positive Microorganisms / 16th International Conference on Bacilli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877787v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line and real time cell counting and viability determination for animal cell process monitoring by in situ microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Worf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans B. Wiegemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Egner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schwiebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd meeting of the European Society Animal Cell Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Vienna, Austria</w:t>
@@ -4437,894 +4437,894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Control of the Specific Growth Rate in a Bioreactor Process for the Production of Surfactant Using Bacillus Subtilis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical Sampling in Situ Microscope for On-Line Monitoring of Animal Cell Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Cheniker</w:t>
+                <w:t xml:space="preserve">Jean Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Philippe Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans B. Wiegemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Egner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium Computer Applications in Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">11th IFAC Symposium on Computer Applications in Biotechnology, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Leuven, Belgium. Paper ThM2T1.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876162v1</w:t>
+                <w:t xml:space="preserve">hal-00747793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Sampling in Situ Microscope for On-Line Monitoring of Animal Cell Cultures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Sébastien Guez</w:t>
+                <w:t xml:space="preserve">Les lipopeptides de Bacillus sp. : des molécules à haut potentiel pour la lutte biologique contre les champignons phytopathogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Philippe Cassar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Egner</w:t>
+                <w:t xml:space="preserve">Jovana Deravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Computer Applications in Biotechnology, 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Leuven, Belgium. Paper ThM2T1.2</w:t>
+              <w:t xml:space="preserve">3éme Journée du Groupe Francophone d’Étude des Pesticides Organiques d’Origine Naturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747793v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lipopeptides de Bacillus sp. : des molécules à haut potentiel pour la lutte biologique contre les champignons phytopathogènes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive Control of the Specific Growth Rate in a Bioreactor Process for the Production of Surfactant Using Bacillus Subtilis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Cheniker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3éme Journée du Groupe Francophone d’Étude des Pesticides Organiques d’Origine Naturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">IFAC Symposium Computer Applications in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877273v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overflowing processes for the production of surfactant in bioreactors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+                <w:t xml:space="preserve">In situ microscopy for on-line monitoring of CHO cell culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Egner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Chenikher</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Wiegemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Storhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">21st meeting of the European Society Animal Cell Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877252v1</w:t>
+                <w:t xml:space="preserve">hal-03877761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overflowing processes for the production of surfactants in bioreactors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Relationship between temperature, branched fatty acid synthesis and mycosubtilin isoform production in Bacillus subtilis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fickers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès CNR-IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Villeneuve d'ascq, France</w:t>
+              <w:t xml:space="preserve">BACELL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877670v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between temperature, branched fatty acid synthesis and mycosubtilin isoform production in Bacillus subtilis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Overflowing processes for the production of surfactant in bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Chenikher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BACELL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">12ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876081v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ microscopy for on-line monitoring of CHO cell culture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Wiegemann</w:t>
+                <w:t xml:space="preserve">Overflowing processes for the production of surfactants in bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Quintana</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salah Chenikher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st meeting of the European Society Animal Cell Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">15ème congrès CNR-IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Villeneuve d'ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877761v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus lipopeptides leading to versatile weapons for plant disease biocontrol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5405,64 +5405,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and bioprocess engineering applied to the overproduction of biosurfactant from Bacillus subtilis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5530,77 +5530,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthèse dirigée de molécules peptidiques actives synthétisées par le mécanisme non ribosomal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Chollet-Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5655,90 +5655,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la production de biosurfactants par Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Destée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t>
@@ -5767,64 +5767,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’un bioprocédé en réacteur semi-discontinu accompagné de pertes par moussage : application à l’extraction de tensioactifs lipopeptidiques produits par Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5862,64 +5862,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoechiometric modeling for physiological state changes monitoring in bioprocesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5957,90 +5957,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation strategies of antibiotic lipopeptide production by Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Leclère</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Chollet-Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6082,64 +6082,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ microscopy for in-line monitoring of hybridomal cell culture in agitated bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes &amp; de Diffusion Technologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6177,64 +6177,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of low temperatures on growth and biosurfactant production in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6451,103 +6451,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of redox potential on biohydrogen production during dark fermentation of food wastes in bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Rosa Fleitas García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gilles Dussap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6633,51 +6633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 985, pp.179735. </w:t>
@@ -6709,455 +6709,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methane yield of a novel strain of Methanothermobacter marburgensis in pure and mixed adapted culture derived from a methanation bubble column bioreactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Biderre-Petit</w:t>
+                <w:t xml:space="preserve">Intensification of ex-situ biomethanation in a bubble column bioreactor by addition of colonized biochips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misagh Keramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mbarki Mariem</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vial</w:t>
+                <w:t xml:space="preserve">Kadir Erdogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Violeta Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2024.131021⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.101938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2024.101938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621855v2</w:t>
+                <w:t xml:space="preserve">hal-04680172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced dark fermentative hydrogen production by initial reduction of oxidation-reduction potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Rosa Fleitas García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 87, pp.1338-1346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.08.274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification of ex-situ biomethanation in a bubble column bioreactor by addition of colonized biochips</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Misagh Keramati</w:t>
+                <w:t xml:space="preserve">Comparison of methane yield of a novel strain of Methanothermobacter marburgensis in pure and mixed adapted culture derived from a methanation bubble column bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Biderre-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbarki Mariem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kadir Erdogan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dubessay</w:t>
+                <w:t xml:space="preserve">Benarab Yanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27, pp.101938. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 406, pp.131021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2024.101938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2024.131021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680172v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621855v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep in situ microscopy for real-time analysis of mammalian cell populations in bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Château</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7230,90 +7230,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatics modelling and metabolic engineering of the branched chain amino acid pathway for specific production of mycosubtilin isoforms in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joany Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (2), pp.107. </w:t>
@@ -7351,77 +7351,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Continuous Process for the Production of Lipopeptide Biosurfactants in Foam Overflowing Bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7615,103 +7615,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of a novel mixture of mycosubtilins by mutants of Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 145, pp.264-270. </w:t>
@@ -7775,51 +7775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Nail Nasir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7883,103 +7883,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line and real time cell counting and viability determination for animal cell process monitoring by in situ microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Worf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans B Wiegemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Egner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schwiebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (Suppl 8), pp.15 - 18. </w:t>
@@ -8017,90 +8017,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ microscopic cytometry enables noninvasive viability assessment of animal cells by measuring entropy states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans B. Wiegemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Egner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan C. Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8163,737 +8163,737 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The viability of animal cell cultures in bioreactors: Can it be estimated online by using in situ microscopy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Ph. Cassar</w:t>
+                <w:t xml:space="preserve">Francis Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Wartelle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Suhr</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajo Suhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (2), pp.288-291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procbio.2009.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562736v1</w:t>
+                <w:t xml:space="preserve">hal-00747794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the specific growth rate of Bacillus subtilis for the production of biosurfactant lipopeptides in bioreactors with foam overflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Chenikher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Jacques</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (11), pp.1800-1807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procbio.2010.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886587v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pps disruption and constitutive expression of srfA on surfactin productivity, spreading and antagonistic properties of Bacillus subtilis 168 derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of the specific growth rate of Bacillus subtilis for the production of biosurfactant lipopeptides in bioreactors with foam overflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chenikher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Lecouturier</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pekpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2010.04683.x⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (11), pp.1800-1807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2010.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939416v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the specific growth rate of Bacillus subtilis for the production of biosurfactant lipopeptides in bioreactors with foam overflow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Coutte</w:t>
+                <w:t xml:space="preserve">The viability of animal cell cultures in bioreactors: Can it be estimated online by using in situ microscopy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Ph. Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wartelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Suhr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 45 (11), pp.1800-1807. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2010.06.001⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 45 (2), pp.288-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2009.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711837v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The viability of animal cell cultures in bioreactors: Can it be estimated online by using in situ microscopy?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of pps disruption and constitutive expression of srfA on surfactin productivity, spreading and antagonistic properties of Bacillus subtilis 168 derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2009.09.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 109 (2), pp.480-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2010.04683.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747794v1</w:t>
+                <w:t xml:space="preserve">hal-02939416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of the cell wall to degradation is a critical parameter for isolation of high quality RNA from natural isolates of Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8979,103 +8979,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Level Biosynthesis of the Anteiso-C17 Isoform of the Antibiotic Mycosubtilin in Bacillus subtilis and Characterization of Its Candidacidal Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fickers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Damblon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 75 (13), pp.4636-4640. </w:t>
@@ -9113,103 +9113,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of mycosubtilin homologue production in Bacillus subtilis ATCC6633</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fickers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Leclère</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, </w:t>
@@ -9247,51 +9247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiration activity monitoring system (RAMOS), an efficient tool to study the influence of the oxygen transfer rate on the synthesis of lipopeptide by Bacillus subtilis ATCC6633</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C H Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9377,51 +9377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting up and modelling of overflowing fed-batch cultures of Bacillus subtilis for the production and continuous removal of lipopeptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chenikher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9533,64 +9533,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Chollet-Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Française Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
@@ -9619,64 +9619,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’un bioprocédé en réacteur semi-discontinu accompagné de pertes par moussage : application à l’extraction de tensioactifs lipopeptidiques produits par Bacillus subtilis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9714,90 +9714,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycosubtilin Overproduction by Bacillus subtilis BBG100 Enhances the Organism's Antagonistic and Biocontrol Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Leclère</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Wathelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9842,317 +9842,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometric Modelling for Physiological State Changes Monitoring in Bioprocesses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Real time in situ microscopy for animal cell-concentration monitoring during high density culture in bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Jacques</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Wartelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dhulster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Suhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)32616-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 111 (3), pp.335-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2004.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939053v1</w:t>
+                <w:t xml:space="preserve">hal-02938929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time in situ microscopy for animal cell-concentration monitoring during high density culture in bioreactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Stoichiometric Modelling for Physiological State Changes Monitoring in Bioprocesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Ph. Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H Suhr</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 111 (3), pp.335-343. </w:t>
+              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37 (3), pp.409-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2004.04.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)32616-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938929v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Approach for the Monitoring of Physiological State Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Ph. Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 36 (6), pp.69-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10325,64 +10325,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of anaerobic digestate from anaerobic fermentation of food wastes by electrocoagulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nita Narcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina-Violeta Ursu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10463,51 +10463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Fleitas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10575,64 +10575,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCFAs production by anaerobic digestion of food waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Fleitas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Braga Nan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10687,64 +10687,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep in-situ microscopy for immortal bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10795,90 +10795,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transfer of hydrogen gas in aqueous media for biological methanation: influence of microorganisms and operating conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinglan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misagh Keramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10920,103 +10920,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du potentiel d’oxydo-réduction sur la production d’hydrogène par fermentation sombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Fleitas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Braga Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Rosa Fleitas Garcia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Gilles Dussap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
@@ -11045,64 +11045,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrosporidian activities of lipopeptides and sulphated polysaccharides from algae and their potential to control honeybee nosemosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Villay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11170,90 +11170,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of biosurfactants by overflowing continuous culture (O-CC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11330,51 +11330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11450,90 +11450,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular Engineering of Bacillus subtilis to Enhance the Biosynthesis of Highly Active Antifungal Lipopeptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems Biology of Microorganisms - Institut Pasteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
@@ -11575,90 +11575,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and productivity direct mycosubtiline antibiotic biosynthesis toward the Anteiso C-17 branched isoform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Functional Genomics of Gram-positive Microorganisms.15th International Conference on Bacilli.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, San Diego, United States</w:t>
@@ -11687,51 +11687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of Bacillus subtilis ATCC 6633 cell wall to degradation is a critical parameter for isolation of high quality RNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11789,648 +11789,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new feeding strategy to operate overflowing-exponential fedBatch cultures (O-EFBC) at constant specific growth rates : Application to the production of biosurfactant by Bacillus subtilis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">An inverse metabolic engineering strategy to direct the antibiotic mycosubtilin biosynthesis toward the anteisoC-17 branched isoform in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Drucbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marie Danzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Symposium of Biochemical Science (ESBES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2008, Faro, Portugal</w:t>
+              <w:t xml:space="preserve">, Sep 2008, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877657v1</w:t>
+                <w:t xml:space="preserve">hal-03877641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inverse metabolic engineering strategy to direct the antibiotic mycosubtilin biosynthesis toward the anteisoC-17 branched isoform in Bacillus subtilis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Consequences of both constitutive synthesis of surfactin and disruption of plipastatin operon on phenotypic properties of Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marie Danzé</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Symposium of Biochemical Science (ESBES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Faro, Portugal</w:t>
+              <w:t xml:space="preserve">5th International Conference on Functional Genomics of Gram-positive Microorganisms. 15th International Conference on Bacilli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877641v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of both constitutive synthesis of surfactin and disruption of plipastatin operon on phenotypic properties of Bacillus subtilis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A new feeding strategy to operate overflowing-exponential fedBatch cultures (O-EFBC) at constant specific growth rates : Application to the production of biosurfactant by Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Cheniker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Functional Genomics of Gram-positive Microorganisms. 15th International Conference on Bacilli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, San Diego, United States</w:t>
+              <w:t xml:space="preserve">7th European Symposium of Biochemical Science (ESBES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877686v1</w:t>
+                <w:t xml:space="preserve">hal-03877657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’effet de l’oxygène sur la synthèse de peptides d’origine non ribosomiques par Bacillus subtilis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La synthèse non-ribosomique, un potentiel immense de peptides à activités biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Gancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Chollet-Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème congrès national de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Nantes, France</w:t>
+              <w:t xml:space="preserve">Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877605v1</w:t>
+                <w:t xml:space="preserve">hal-03877621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La synthèse non-ribosomique, un potentiel immense de peptides à activités biologiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de l’effet de l’oxygène sur la synthèse de peptides d’origine non ribosomiques par Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Büchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">7ème congrès national de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877621v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’optimisation de la synthèse sélective de mycosubtiline C17:0 anteiso par Bacillus subtilis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Directing the lipopeptide mycosubtilin biosynthesis toward C17:0 anteiso isoform influences the expression of cspB and cspC in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Drucbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12442,103 +12442,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marie Danzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès national de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Nantes, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Bacilli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877602v1</w:t>
+                <w:t xml:space="preserve">hal-03877590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directing the lipopeptide mycosubtilin biosynthesis toward C17:0 anteiso isoform influences the expression of cspB and cspC in Bacillus subtilis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Stratégies d’optimisation de la synthèse sélective de mycosubtiline C17:0 anteiso par Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Drucbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12550,358 +12550,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marie Danzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bacilli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">7ème Congrès national de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877590v1</w:t>
+                <w:t xml:space="preserve">hal-03877602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of lipopeptide biosurfactant under oxygen growth-limiting conditions in surface aerated cultures of Bacillus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Setting-up of overflowing exponential fed-batch cultures for the production of biosurfactants at low growth rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jochen Büchs</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Chenikher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Symposium of Biochemical Science (ESBES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877572v1</w:t>
+                <w:t xml:space="preserve">hal-03877584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting-up of overflowing exponential fed-batch cultures for the production of biosurfactants at low growth rates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Production of lipopeptide biosurfactant under oxygen growth-limiting conditions in surface aerated cultures of Bacillus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salah Chenikher</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Büchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Symposium of Biochemical Science (ESBES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877584v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pH on the production of mycosubtilin, an antifungal metabolite from Bacillus subtilis with potential applications in agro-food sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Joiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12952,64 +12952,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ microscopy for in-line monitoring of hybridomal cell culture in agitated bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes &amp; de Diffusion Technologique – Instrumentation et Traitement du Signal et des Images dans les procédés agroalimentaires et biotechnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13066,90 +13066,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication data for : Deep in situ microscopy for real-time analysis of mammalian cell populations in bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans B Wiegemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajo Suhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/YSCL8Z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13208,103 +13208,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE DE BIOMETHANATION EX-SITU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2211561. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -13326,51 +13326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BACILLUS SP . BIOSURFACTANTS , COMPOSITION INCLUDING SAME, METHOD FOR OBTAINING SAME, AND USE THEREOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13378,51 +13378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US9688725 B2. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -13444,51 +13444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosurfactants produit par une nouvelle souche de Bacillus subtilis, composition les comprenant, procédé d'obtention et application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13607,90 +13607,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced In Situ Microscopy for On-Line Monitoring of Animal Cell Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Egner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wiegemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Storhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5, Springer Netherlands, pp.491-496, 2012, Proceedings of the 21st Annual Meeting of the European Society for Animal Cell Technology (ESACT), </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13753,51 +13753,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la productivité et de la sélectivité de la biosynthèse de mycosubtiline, un antibiotique surfactant de Bacillus subtilis : apports du génie biochimique et de la transcriptomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biotechnologies. Université des Sciences et Technologies de Lille, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13993,51 +13993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533401v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nghia Ngo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Essid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Rosa Fleitas Garc&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Abyad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Christophe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Candide Vignigbe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdinei Luis Belini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajo Suhr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wiedemann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rosa Fleitas Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Guez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglan Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misagh Keramati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Violeta Ursu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866717v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis-Teodor Nita" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina-Violeta Ursu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549338v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278796v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551935v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Cast&#233;ra-Guy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Versari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Niehren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delecroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deweer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournant Ludovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550246v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877135v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deweer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dussert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877166v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907636v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877955v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ellouze" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Vial" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Trad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877039v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Br&#252;ck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecouturier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimir Dimitrov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cabagnols" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Louzzani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Romond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877340v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max B&#233;chet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877304v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roussel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Alaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877010v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coucheney" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fahim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876382v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877787v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Worf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Wiegemann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Egner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwiebert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans B. Wiegemann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Cheniker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cassar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747793v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Cassar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Egner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877273v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Deravel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877252v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Chenikher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877670v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876081v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fickers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wiegemann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Quintana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Storhas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876008v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brans" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chollet-Imbert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876051v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877236v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gancel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877554v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dest&#233;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877566v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877530v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877549v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877222v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877799v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046305v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama Hongleda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marchal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mehta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006750" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilles Dussap" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.02.089" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086073v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jo&#227;o Afecto Gon&#231;alves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Greses" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kanine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179735" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621855v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarki Mariem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benarab Yanis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698413v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.08.274" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680172v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadir Erdogan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2024.101938" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337841v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ch&#226;teau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48733-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03498125v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Guy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020107" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274405v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vassaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.678469" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608180v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coutte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Delvigne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201600566" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938868v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.03.123" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941901v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Nail Nasir" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Brevet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-012-0037-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938980v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Worf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans B Wiegemann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S8-P77" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747791v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Quintana" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.23252" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZRLG9K3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03562736v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ph. Cassar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wartelle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dhulster" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suhr" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.09.021" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLXW9WM4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03886587v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenikher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pekpe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacques" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2010.06.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939416v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2010.04683.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711837v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747794v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wartel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938860v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Drucbert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Danz&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-009-0487-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941974v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damblon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00548-09" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938954v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.05.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939005v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H M&#252;ller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Danze" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B&#252;chs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacques" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2008.01.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938835v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chenikher" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Cassar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2007.05.025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875506v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875635v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938999v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Adam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wathelet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.8.4577-4584.2005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939053v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)32616-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938929v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wartelle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dhulster" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Suhr" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2004.04.028" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939046v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)36409-1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05172614v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758269v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Narcis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacramioara Rusu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652328v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reynaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278934v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga Nan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278890v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278877v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877918v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877876v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Villay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877846v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939470v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Chihib" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coucheney" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coutte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2012.08.222" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC8XHR8Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877771v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877728v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877713v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Danz&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877657v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877641v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Drucbert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877686v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877605v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten M&#252;ller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen B&#252;chs" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877621v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877602v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877590v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877572v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten M&#252;ller" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gheeraert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877584v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877525v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joiris" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877506v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299077v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/YSCL8Z" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350093v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939400v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939447v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939096v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wiedemann" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0884-6_83" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02939573v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533401v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nghia Ngo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Essid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361654v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172700v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Rosa Fleitas Garc&#237;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Abyad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Christophe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Candide Vignigbe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis-Teodor Nita" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina-Violeta Ursu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rosa Fleitas Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Guez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lacroix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdinei Luis Belini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajo Suhr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wiedemann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538721v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549372v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglan Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misagh Keramati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Violeta Ursu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549338v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551935v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Cast&#233;ra-Guy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Versari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Niehren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877955v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ellouze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delecroix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deweer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dussert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deweer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournant Ludovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907636v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Vial" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Trad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877039v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Br&#252;ck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecouturier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimir Dimitrov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cabagnols" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Louzzani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Romond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877340v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877010v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877026v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max B&#233;chet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877304v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roussel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Alaoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877830v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fahim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877822v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coucheney" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Worf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Wiegemann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Egner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwiebert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876382v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans B. Wiegemann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747793v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Cassar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Egner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877273v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Deravel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876162v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Cheniker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cassar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wiegemann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Quintana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Storhas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876081v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fickers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877252v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Chenikher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876008v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brans" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chollet-Imbert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876051v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877236v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gancel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877554v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dest&#233;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877566v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877530v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877549v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877222v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877799v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046305v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama Hongleda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marchal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mehta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006750" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilles Dussap" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.02.089" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086073v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jo&#227;o Afecto Gon&#231;alves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Greses" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kanine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179735" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadir Erdogan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2024.101938" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698413v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.08.274" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621855v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarki Mariem" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benarab Yanis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337841v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ch&#226;teau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48733-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03498125v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Guy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020107" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274405v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vassaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.678469" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608180v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coutte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Delvigne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201600566" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938868v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.03.123" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941901v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Nail Nasir" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Brevet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-012-0037-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938980v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Worf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans B Wiegemann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S8-P77" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747791v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Quintana" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.23252" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZRLG9K3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747794v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wartel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dhulster" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.09.021" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLXW9WM4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711837v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2010.06.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03886587v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenikher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pekpe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacques" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03562736v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ph. Cassar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wartelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suhr" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939416v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2010.04683.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938860v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Drucbert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Danz&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-009-0487-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941974v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damblon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00548-09" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938954v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.05.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939005v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H M&#252;ller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Danze" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B&#252;chs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacques" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2008.01.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938835v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chenikher" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Cassar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2007.05.025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875506v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875635v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938999v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Adam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wathelet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.8.4577-4584.2005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938929v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wartelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dhulster" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Suhr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2004.04.028" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939053v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)32616-2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939046v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)36409-1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05172614v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758269v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Narcis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacramioara Rusu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652328v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reynaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278934v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga Nan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278890v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278877v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877918v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877876v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Villay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877846v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939470v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Chihib" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coucheney" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coutte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2012.08.222" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC8XHR8Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877771v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877728v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877713v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Danz&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877641v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Drucbert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877686v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877657v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877621v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877605v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten M&#252;ller" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen B&#252;chs" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877590v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877602v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877584v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877572v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten M&#252;ller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gheeraert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877525v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joiris" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877506v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299077v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/YSCL8Z" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350093v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939400v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939447v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939096v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wiedemann" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0884-6_83" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02939573v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>