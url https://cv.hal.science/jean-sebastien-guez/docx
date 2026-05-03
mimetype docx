--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -261,164 +261,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation collaborative zero-shot par deux modèle pré-entraînés dans l’étude du flux de bulles de gaz</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biohydrogen and short chain fatty acids production by dark fermentation from agri-food residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Rosa Fleitas García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Abyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Le Croisic (FR), France</w:t>
+              <w:t xml:space="preserve">Société Française de Microbiologie SFM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222713v1</w:t>
+                <w:t xml:space="preserve">hal-05172700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEEP LEARNING-BASED APPROACH: A VERSATILE DECODER FOR BUBBLE FLOW IMAGE ANALYSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Nghia Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -473,1071 +477,1067 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SICHEM (Symposium of Chemical Engineering and Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biohydrogen and short chain fatty acids production by dark fermentation from agri-food residues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en œuvre d’un bioprocédé de production de biohydrogène à partir des résidus organiques industriels : Conception, cinétique, optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Abyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Candide Vignigbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Taha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Microbiologie SFM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique CODEGEPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP Sud-Est, Nov 2025, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172700v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre d’un bioprocédé de production de biohydrogène à partir des résidus organiques industriels : Conception, cinétique, optimisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara El Abyad</w:t>
+                <w:t xml:space="preserve">Annotation collaborative zero-shot par deux modèle pré-entraînés dans l’étude du flux de bulles de gaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Nghia Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samir Taha</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique CODEGEPRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP Sud-Est, Nov 2025, Aubière, France</w:t>
+              <w:t xml:space="preserve">ORASIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Le Croisic (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416265v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocoagulation for sustainable circular economy: Purification of volatile fatty acids from real fermented food waste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time cell population analysis in bioreactors using deep learning-enabled in situ microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narcis-Teodor Nita</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina-Violeta Ursu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+                <w:t xml:space="preserve">Valdinei Luis Belini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Brun</w:t>
+                <w:t xml:space="preserve">Hajo Suhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Euro-Mediterranean Conference for Environmental Integration (EMCEI-24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Marrakech (en ligne), Morocco</w:t>
+              <w:t xml:space="preserve">14th European Symposium on Biochemical Engineering Science ESBES 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866717v1</w:t>
+                <w:t xml:space="preserve">hal-04652252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du potentiel d'oxydo-réduction sur la production d'hydrogène par fermentation sombre de biodéchets déconditionnés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Effect of Oxidation-Reduction Potential on Hydrogen Production by Dark Fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Fleitas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Rencontre des Microbiologistes du Pôle Clermontois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Aubière, France</w:t>
+              <w:t xml:space="preserve">World Hydrogen Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Cancun, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538689v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time cell population analysis in bioreactors using deep learning-enabled in situ microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrocoagulation for sustainable circular economy: Purification of volatile fatty acids from real fermented food waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcis-Teodor Nita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina-Violeta Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Wiedemann</w:t>
+                <w:t xml:space="preserve">Frédéric Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Symposium on Biochemical Engineering Science ESBES 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">6th Euro-Mediterranean Conference for Environmental Integration (EMCEI-24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marrakech (en ligne), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652252v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Oxidation-Reduction Potential on Hydrogen Production by Dark Fermentation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HYDROGEN GAS MASS TRANSFER IN AQUEOUS MEDIA: APPLICATION TO BIOLOGICAL METHANATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinglan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misagh Keramati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Violeta Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Hydrogen Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Cancun, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">Symposium of International Chemical Engineering and Materials (SICHEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538721v1</w:t>
+                <w:t xml:space="preserve">hal-04549372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYDROGEN GAS MASS TRANSFER IN AQUEOUS MEDIA: APPLICATION TO BIOLOGICAL METHANATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of a novel reactor with the addition of supports to enhance ex-situ biomethanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misagh Keramati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of International Chemical Engineering and Materials (SICHEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">European Workshop on Gas Biological Conversions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DEEP TBI INSA, Jan 2024, Lyon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549372v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a novel reactor with the addition of supports to enhance ex-situ biomethanation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence du potentiel d'oxydo-réduction sur la production d'hydrogène par fermentation sombre de biodéchets déconditionnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Fleitas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Gas Biological Conversions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DEEP TBI INSA, Jan 2024, Lyon (France), France</w:t>
+              <w:t xml:space="preserve">20ème Rencontre des Microbiologistes du Pôle Clermontois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397419v1</w:t>
+                <w:t xml:space="preserve">hal-04538689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MASS TRANSFER OF H2 IN AQUEOUS MEDIA FOR BIOLOGICAL METHANATION: INFLUENCE OF MICROORGANISMS AND OPERATING CONDITIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinglan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qinglan Li</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Misagh Keramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1573,303 +1573,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a novel reactor with the addition of supports to enhance ex-situ biomethanation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Biological Methanation: Key advances and remaining challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinglan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misagh Keramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on the practical zero emissions technologies and strategies (PZETS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Ho Chi Minh City, Vietnam</w:t>
+              <w:t xml:space="preserve">International Conference on the Environment Technologies and Sustainable Energy "ICETSE 2023"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAPC, Oct 2023, Alger (en ligne), Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278796v1</w:t>
+                <w:t xml:space="preserve">hal-04859780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Methanation: Key advances and remaining challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of a novel reactor with the addition of supports to enhance ex-situ biomethanation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misagh Keramati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Environment Technologies and Sustainable Energy "ICETSE 2023"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRAPC, Oct 2023, Alger (en ligne), Algeria</w:t>
+              <w:t xml:space="preserve">International conference on the practical zero emissions technologies and strategies (PZETS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Ho Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859780v1</w:t>
+                <w:t xml:space="preserve">hal-04278796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatics Modelling and Metabolic Engineering of the Branched Chain Amino Acid Pathway for Specific Production of Microbial Biosurfactants and Biopesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1931,812 +1931,812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d’un procédé de méthanation biologique ex situ en colonne à agitation pneumatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+                <w:t xml:space="preserve">Mycosubtilin, a multifaceted lipopeptide from Bacillus subtilis for crop protection : an overview of the last decade results obtained from lab to the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
+                <w:t xml:space="preserve">Arnaud Delecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dubessay</w:t>
+                <w:t xml:space="preserve">Caroline Deweer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Ellouze</w:t>
+                <w:t xml:space="preserve">Elodie Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tournant Ludovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">PlantBioProtect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877955v1</w:t>
+                <w:t xml:space="preserve">hal-04551752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycosubtilin, a multifaceted lipopeptide from Bacillus. subtilis for plant crop protection: an overview of the last decade results obtained from lab to the field.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deweer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant BioProtech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycosubtilin, a multifaceted lipopeptide from Bacillus subtilis for crop protection : an overview of the last decade results obtained from lab to the field</w:t>
+                <w:t xml:space="preserve">Mycosubtilin, a multifaceted lipopeptide from Bacillus subtilis for crop protection : an overview of the last decade results obtained from lab to the field.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Deweer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tournant Ludovic</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PlantBioProtect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">PlantBioProtech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551752v1</w:t>
+                <w:t xml:space="preserve">hal-04550246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycosubtilin, a multifaceted lipopeptide from Bacillus subtilis for crop protection : an overview of the last decade results obtained from lab to the field.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Biohydrogen from organic waste: advances in process design and operation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina-Violeta Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PlantBioProtech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, REIMS, France</w:t>
+              <w:t xml:space="preserve">SICHEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550246v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biohydrogen from organic waste: advances in process design and operation.</w:t>
+                <w:t xml:space="preserve">How can bioprocesses contribute to a reduction of global warming?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SICHEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">International Conference on Biotechnology for Sustainable Bioresources and Bioeconomy (BSBB-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Guwahati, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877166v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can bioprocesses contribute to a reduction of global warming?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Optimisation d’un procédé de méthanation biologique ex situ en colonne à agitation pneumatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misagh Keramati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Larroche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maroua Ellouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biotechnology for Sustainable Bioresources and Bioeconomy (BSBB-2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Guwahati, India</w:t>
+              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907636v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic waste biorefinery: the key role of anaerobic building blocks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Trad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina-Violeta Ursu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th OPROTEH International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Bacau, Romania</w:t>
@@ -2778,90 +2778,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological methanation: issues, challenges, and opportunities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina-Violeta Ursu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Congress of Chemical Engineering ICChE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Settat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2938,51 +2938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krasimir Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
@@ -3050,51 +3050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Louzzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles Romond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIème Forum Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3158,51 +3158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Louzzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles Romond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIème Forum Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3227,77 +3227,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overflowing Continuous Cultures: a way to manage excess of foaming during the sustainable production of surfactant in reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3329,428 +3329,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overflowing processes for the production of surfactant in reactors.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Directed Biosynthesis of Antifungal and Biosurfactant Lipopeptides from Bacillus subtilis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Symposium of Biochemical Science (ESBES) and 6th International Forum on Industrial Bioprocesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877010v1</w:t>
+                <w:t xml:space="preserve">hal-03877026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed Biosynthesis of Antifungal and Biosurfactant Lipopeptides from Bacillus subtilis.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Production de molécules à haute valeur ajoutée par les micro-algues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Villay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Leclère</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Symposium of Biochemical Science (ESBES) and 6th International Forum on Industrial Bioprocesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée Biosourcés : matériaux et valorisation des agroressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877026v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de molécules à haute valeur ajoutée par les micro-algues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Overflowing processes for the production of surfactant in reactors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Biosourcés : matériaux et valorisation des agroressources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Aubière, France</w:t>
+              <w:t xml:space="preserve">10th European Symposium of Biochemical Science (ESBES) and 6th International Forum on Industrial Bioprocesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877304v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel biosurfactants with biocontrol activity and low ecotoxicity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3812,609 +3812,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of yield and selectivity in lipopeptides production process by oxygen transfer rate control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacques</w:t>
+                <w:t xml:space="preserve">Engineering of Bacillus subtilis physiological functionalities towards the production of mycosubtilin anteiso-C17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fahim</w:t>
+                <w:t xml:space="preserve">Françoise Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Symposium of Biochemical Science (ESBES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877830v1</w:t>
+                <w:t xml:space="preserve">hal-03877822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of Bacillus subtilis physiological functionalities towards the production of mycosubtilin anteiso-C17</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
+                <w:t xml:space="preserve">Improvement of yield and selectivity in lipopeptides production process by oxygen transfer rate control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Coucheney</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">S. Fahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Coutte</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Symposium of Biochemical Science (ESBES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877822v1</w:t>
+                <w:t xml:space="preserve">hal-03877830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line and real time cell counting and viability determination for animal cell process monitoring by in situ microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Schwiebert</w:t>
+                <w:t xml:space="preserve">Environmental factors and pleitropic regulators influence homologous compound pattern of mycosubtilin produced by Bacillus subtilis ATCC 6633.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd meeting of the European Society Animal Cell Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">5th International Conference on Functional Genomics of Gram-positive Microorganisms / 16th International Conference on Bacilli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877787v1</w:t>
+                <w:t xml:space="preserve">hal-03876382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental factors and pleitropic regulators influence homologous compound pattern of mycosubtilin produced by Bacillus subtilis ATCC 6633.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
+                <w:t xml:space="preserve">On-line and real time cell counting and viability determination for animal cell process monitoring by in situ microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Worf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.B. Wiegemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Egner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schwiebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Functional Genomics of Gram-positive Microorganisms / 16th International Conference on Bacilli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t>
+              <w:t xml:space="preserve">22nd meeting of the European Society Animal Cell Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876382v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line and real time cell counting and viability determination for animal cell process monitoring by in situ microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Worf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans B. Wiegemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Egner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schwiebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd meeting of the European Society Animal Cell Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Vienna, Austria</w:t>
@@ -4437,894 +4437,894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Sampling in Situ Microscope for On-Line Monitoring of Animal Cell Cultures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictive Control of the Specific Growth Rate in a Bioreactor Process for the Production of Surfactant Using Bacillus Subtilis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Sébastien Guez</w:t>
+                <w:t xml:space="preserve">Salah Cheniker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Philippe Cassar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Computer Applications in Biotechnology, 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Leuven, Belgium. Paper ThM2T1.2</w:t>
+              <w:t xml:space="preserve">IFAC Symposium Computer Applications in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747793v1</w:t>
+                <w:t xml:space="preserve">hal-03876162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lipopeptides de Bacillus sp. : des molécules à haut potentiel pour la lutte biologique contre les champignons phytopathogènes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Coutte</w:t>
+                <w:t xml:space="preserve">Optical Sampling in Situ Microscope for On-Line Monitoring of Animal Cell Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jovana Deravel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+                <w:t xml:space="preserve">Jean Philippe Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans B. Wiegemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Egner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3éme Journée du Groupe Francophone d’Étude des Pesticides Organiques d’Origine Naturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">11th IFAC Symposium on Computer Applications in Biotechnology, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Leuven, Belgium. Paper ThM2T1.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877273v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Control of the Specific Growth Rate in a Bioreactor Process for the Production of Surfactant Using Bacillus Subtilis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Cheniker</w:t>
+                <w:t xml:space="preserve">Les lipopeptides de Bacillus sp. : des molécules à haut potentiel pour la lutte biologique contre les champignons phytopathogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Jovana Deravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium Computer Applications in Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">3éme Journée du Groupe Francophone d’Étude des Pesticides Organiques d’Origine Naturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876162v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ microscopy for on-line monitoring of CHO cell culture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Egner</w:t>
+                <w:t xml:space="preserve">Overflowing processes for the production of surfactant in bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Wiegemann</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salah Chenikher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st meeting of the European Society Animal Cell Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">12ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877761v1</w:t>
+                <w:t xml:space="preserve">hal-03877252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between temperature, branched fatty acid synthesis and mycosubtilin isoform production in Bacillus subtilis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Overflowing processes for the production of surfactants in bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Chenikher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BACELL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">15ème congrès CNR-IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Villeneuve d'ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876081v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overflowing processes for the production of surfactant in bioreactors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Relationship between temperature, branched fatty acid synthesis and mycosubtilin isoform production in Bacillus subtilis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fickers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">BACELL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877252v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overflowing processes for the production of surfactants in bioreactors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+                <w:t xml:space="preserve">In situ microscopy for on-line monitoring of CHO cell culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Egner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wiegemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Chenikher</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.C. Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Storhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès CNR-IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Villeneuve d'ascq, France</w:t>
+              <w:t xml:space="preserve">21st meeting of the European Society Animal Cell Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877670v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus lipopeptides leading to versatile weapons for plant disease biocontrol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5405,64 +5405,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and bioprocess engineering applied to the overproduction of biosurfactant from Bacillus subtilis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5530,77 +5530,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthèse dirigée de molécules peptidiques actives synthétisées par le mécanisme non ribosomal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Chollet-Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5655,90 +5655,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la production de biosurfactants par Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Destée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t>
@@ -5767,64 +5767,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’un bioprocédé en réacteur semi-discontinu accompagné de pertes par moussage : application à l’extraction de tensioactifs lipopeptidiques produits par Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5862,64 +5862,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoechiometric modeling for physiological state changes monitoring in bioprocesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5957,90 +5957,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation strategies of antibiotic lipopeptide production by Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Chollet-Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6082,64 +6082,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ microscopy for in-line monitoring of hybridomal cell culture in agitated bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes &amp; de Diffusion Technologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6177,64 +6177,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of low temperatures on growth and biosurfactant production in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6451,103 +6451,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of redox potential on biohydrogen production during dark fermentation of food wastes in bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Rosa Fleitas García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gilles Dussap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6633,51 +6633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 985, pp.179735. </w:t>
@@ -6709,455 +6709,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification of ex-situ biomethanation in a bubble column bioreactor by addition of colonized biochips</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kadir Erdogan</w:t>
+                <w:t xml:space="preserve">Enhanced dark fermentative hydrogen production by initial reduction of oxidation-reduction potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Rosa Fleitas García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2024.101938⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 87, pp.1338-1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.08.274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680172v1</w:t>
+                <w:t xml:space="preserve">hal-04698413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced dark fermentative hydrogen production by initial reduction of oxidation-reduction potential</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of methane yield of a novel strain of Methanothermobacter marburgensis in pure and mixed adapted culture derived from a methanation bubble column bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Biderre-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbarki Mariem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benarab Yanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.08.274⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 406, pp.131021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2024.131021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698413v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621855v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methane yield of a novel strain of Methanothermobacter marburgensis in pure and mixed adapted culture derived from a methanation bubble column bioreactor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Courtine</w:t>
+                <w:t xml:space="preserve">Intensification of ex-situ biomethanation in a bubble column bioreactor by addition of colonized biochips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misagh Keramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benarab Yanis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vial</w:t>
+                <w:t xml:space="preserve">Kadir Erdogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Violeta Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 406, pp.131021. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.101938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2024.131021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2024.101938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621855v2</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep in situ microscopy for real-time analysis of mammalian cell populations in bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Château</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7230,90 +7230,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatics modelling and metabolic engineering of the branched chain amino acid pathway for specific production of mycosubtilin isoforms in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joany Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (2), pp.107. </w:t>
@@ -7351,77 +7351,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Continuous Process for the Production of Lipopeptide Biosurfactants in Foam Overflowing Bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7615,103 +7615,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of a novel mixture of mycosubtilins by mutants of Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 145, pp.264-270. </w:t>
@@ -7775,51 +7775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Nail Nasir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7883,103 +7883,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line and real time cell counting and viability determination for animal cell process monitoring by in situ microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Worf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans B Wiegemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Egner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schwiebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (Suppl 8), pp.15 - 18. </w:t>
@@ -8017,90 +8017,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ microscopic cytometry enables noninvasive viability assessment of animal cells by measuring entropy states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans B. Wiegemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Egner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan C. Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8112,1419 +8112,1407 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 108 (12), pp.2884-2893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bit.23252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The viability of animal cell cultures in bioreactors: Can it be estimated online by using in situ microscopy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe Cassar</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Ph. Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Wartel</w:t>
+                <w:t xml:space="preserve">F. Wartelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hajo Suhr</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Suhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (2), pp.288-291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procbio.2009.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747794v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the specific growth rate of Bacillus subtilis for the production of biosurfactant lipopeptides in bioreactors with foam overflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Sébastien Guez</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chenikher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacques</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pekpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (11), pp.1800-1807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procbio.2010.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711837v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the specific growth rate of Bacillus subtilis for the production of biosurfactant lipopeptides in bioreactors with foam overflow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of pps disruption and constitutive expression of srfA on surfactin productivity, spreading and antagonistic properties of Bacillus subtilis 168 derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Jacques</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2010.06.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 109 (2), pp.480-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2010.04683.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886587v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The viability of animal cell cultures in bioreactors: Can it be estimated online by using in situ microscopy?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.Ph. Cassar</w:t>
+                <w:t xml:space="preserve">Control of the specific growth rate of Bacillus subtilis for the production of biosurfactant lipopeptides in bioreactors with foam overflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Chenikher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Wartelle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 45 (2), pp.288-291. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2009.09.021⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 45 (11), pp.1800-1807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2010.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03562736v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pps disruption and constitutive expression of srfA on surfactin productivity, spreading and antagonistic properties of Bacillus subtilis 168 derivatives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The viability of animal cell cultures in bioreactors: Can it be estimated online by using in situ microscopy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Wartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dhulster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajo Suhr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2010.04683.x⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (2), pp.288-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2009.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939416v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of the cell wall to degradation is a critical parameter for isolation of high quality RNA from natural isolates of Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Drucbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Danzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 191, pp.669 - 673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00203-009-0487-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Level Biosynthesis of the Anteiso-C17 Isoform of the Antibiotic Mycosubtilin in Bacillus subtilis and Characterization of Its Candidacidal Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fickers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Damblon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 75 (13), pp.4636-4640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.00548-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of mycosubtilin homologue production in Bacillus subtilis ATCC6633</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fickers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resmic.2008.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiration activity monitoring system (RAMOS), an efficient tool to study the influence of the oxygen transfer rate on the synthesis of lipopeptide by Bacillus subtilis ATCC6633</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C H Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C H Müller</w:t>
+                <w:t xml:space="preserve">P M Danze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P M Danze</w:t>
+                <w:t xml:space="preserve">J Büchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 134 (1-2), pp.121-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2008.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting up and modelling of overflowing fed-batch cultures of Bacillus subtilis for the production and continuous removal of lipopeptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Chenikher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Chenikher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J P Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 131, pp.67 - 75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2007.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938835v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La synthèse peptidique non-ribosomique, source de biodiversité de composés actifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9533,668 +9521,668 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Chollet-Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Française Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’un bioprocédé en réacteur semi-discontinu accompagné de pertes par moussage : application à l’extraction de tensioactifs lipopeptidiques produits par Bacillus subtilis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.ISBN 2-910239-66-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycosubtilin Overproduction by Bacillus subtilis BBG100 Enhances the Organism's Antagonistic and Biocontrol Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Wathelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71, pp.4577 - 4584. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.71.8.4577-4584.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time in situ microscopy for animal cell-concentration monitoring during high density culture in bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Wartelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Wartelle</w:t>
+                <w:t xml:space="preserve">P Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Suhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 111 (3), pp.335-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2004.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoichiometric Modelling for Physiological State Changes Monitoring in Bioprocesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Ph. Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 37 (3), pp.409-414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)32616-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Approach for the Monitoring of Physiological State Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Ph. Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 36 (6), pp.69-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)36409-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10204,91 +10192,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et améliorer la production de molécules biologiques : des cellules aux procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biotechnologies. Université Clermont Auvergne, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05172614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10298,453 +10286,453 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of anaerobic digestate from anaerobic fermentation of food wastes by electrocoagulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nita Narcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina-Violeta Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacramioara Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference of Constructive Design and Technological Optimization in Machine Building “Oproteh 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bacau, Romania. Conference Proceedings, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous extraction of VFAs produced during dark fermentation of food wastes using submerged anaerobic membrane bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Fleitas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Symposium on Biochemical Engineering Science ESBES 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Copenhagen, Denmark. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCFAs production by anaerobic digestion of food waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Fleitas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Braga Nan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Chemical Engineering / European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep in-situ microscopy for immortal bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10759,2290 +10747,2290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Chemical Engineering / European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transfer of hydrogen gas in aqueous media for biological methanation: influence of microorganisms and operating conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinglan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qinglan Li</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Misagh Keramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Chemical Engineering / European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du potentiel d’oxydo-réduction sur la production d’hydrogène par fermentation sombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rosa Fleitas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Braga Nan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Gilles Dussap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrosporidian activities of lipopeptides and sulphated polysaccharides from algae and their potential to control honeybee nosemosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Villay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Villay</w:t>
+                <w:t xml:space="preserve">Frédéric Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Conference on environmental, industrial and Applied microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of biosurfactants by overflowing continuous culture (O-CC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering of Bacillus subtilis physiological functionalities towards the production of mycosubtilin anteiso-C17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Chihib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.E. Chihib</w:t>
+                <w:t xml:space="preserve">J. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guy</w:t>
+                <w:t xml:space="preserve">F. Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Congress on Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey. 29, pp.S79-S80, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbt.2012.08.222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbt.2012.08.222⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular Engineering of Bacillus subtilis to Enhance the Biosynthesis of Highly Active Antifungal Lipopeptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems Biology of Microorganisms - Institut Pasteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and productivity direct mycosubtiline antibiotic biosynthesis toward the Anteiso C-17 branched isoform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Functional Genomics of Gram-positive Microorganisms.15th International Conference on Bacilli.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of Bacillus subtilis ATCC 6633 cell wall to degradation is a critical parameter for isolation of high quality RNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marie Danzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Functional Genomics of Gram-positive Microorganisms. 15th International Conference on Bacilli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inverse metabolic engineering strategy to direct the antibiotic mycosubtilin biosynthesis toward the anteisoC-17 branched isoform in Bacillus subtilis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A new feeding strategy to operate overflowing-exponential fedBatch cultures (O-EFBC) at constant specific growth rates : Application to the production of biosurfactant by Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Cheniker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Symposium of Biochemical Science (ESBES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2008, Faro, Portugal</w:t>
+              <w:t xml:space="preserve">, Oct 2008, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877641v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of both constitutive synthesis of surfactin and disruption of plipastatin operon on phenotypic properties of Bacillus subtilis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">An inverse metabolic engineering strategy to direct the antibiotic mycosubtilin biosynthesis toward the anteisoC-17 branched isoform in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Lecouturier</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Drucbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marie Danzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Functional Genomics of Gram-positive Microorganisms. 15th International Conference on Bacilli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, San Diego, United States</w:t>
+              <w:t xml:space="preserve">7th European Symposium of Biochemical Science (ESBES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877686v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new feeding strategy to operate overflowing-exponential fedBatch cultures (O-EFBC) at constant specific growth rates : Application to the production of biosurfactant by Bacillus subtilis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Consequences of both constitutive synthesis of surfactin and disruption of plipastatin operon on phenotypic properties of Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Symposium of Biochemical Science (ESBES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Faro, Portugal</w:t>
+              <w:t xml:space="preserve">5th International Conference on Functional Genomics of Gram-positive Microorganisms. 15th International Conference on Bacilli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877657v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La synthèse non-ribosomique, un potentiel immense de peptides à activités biologiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de l’effet de l’oxygène sur la synthèse de peptides d’origine non ribosomiques par Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Büchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">7ème congrès national de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877621v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’effet de l’oxygène sur la synthèse de peptides d’origine non ribosomiques par Bacillus subtilis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La synthèse non-ribosomique, un potentiel immense de peptides à activités biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Gancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Chollet-Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème congrès national de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Nantes, France</w:t>
+              <w:t xml:space="preserve">Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877605v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directing the lipopeptide mycosubtilin biosynthesis toward C17:0 anteiso isoform influences the expression of cspB and cspC in Bacillus subtilis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Stratégies d’optimisation de la synthèse sélective de mycosubtiline C17:0 anteiso par Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Drucbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marie Danzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bacilli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">7ème Congrès national de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877590v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’optimisation de la synthèse sélective de mycosubtiline C17:0 anteiso par Bacillus subtilis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Directing the lipopeptide mycosubtilin biosynthesis toward C17:0 anteiso isoform influences the expression of cspB and cspC in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Drucbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marie Danzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès national de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Nantes, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Bacilli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877602v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting-up of overflowing exponential fed-batch cultures for the production of biosurfactants at low growth rates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Production of lipopeptide biosurfactant under oxygen growth-limiting conditions in surface aerated cultures of Bacillus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salah Chenikher</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Büchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Symposium of Biochemical Science (ESBES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877584v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of lipopeptide biosurfactant under oxygen growth-limiting conditions in surface aerated cultures of Bacillus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Setting-up of overflowing exponential fed-batch cultures for the production of biosurfactants at low growth rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jochen Büchs</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Chenikher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Symposium of Biochemical Science (ESBES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877572v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pH on the production of mycosubtilin, an antifungal metabolite from Bacillus subtilis with potential applications in agro-food sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Joiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Bioprocesses in Food industries (ICBF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Clermond-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ microscopy for in-line monitoring of hybridomal cell culture in agitated bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes &amp; de Diffusion Technologique – Instrumentation et Traitement du Signal et des Images dans les procédés agroalimentaires et biotechnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13052,139 +13040,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication data for : Deep in situ microscopy for real-time analysis of mammalian cell populations in bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans B Wiegemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajo Suhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/YSCL8Z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13194,301 +13182,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE DE BIOMETHANATION EX-SITU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2211561. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BACILLUS SP . BIOSURFACTANTS , COMPOSITION INCLUDING SAME, METHOD FOR OBTAINING SAME, AND USE THEREOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US9688725 B2. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosurfactants produit par une nouvelle souche de Bacillus subtilis, composition les comprenant, procédé d'obtention et application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13496,81 +13484,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dhulster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP 2764126 B1. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13580,156 +13568,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced In Situ Microscopy for On-Line Monitoring of Animal Cell Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Egner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wiegemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Storhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5, Springer Netherlands, pp.491-496, 2012, Proceedings of the 21st Annual Meeting of the European Society for Animal Cell Technology (ESACT), </w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Wiedemann</w:t>
-[...70 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-0884-6_83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13739,114 +13727,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la productivité et de la sélectivité de la biosynthèse de mycosubtiline, un antibiotique surfactant de Bacillus subtilis : apports du génie biochimique et de la transcriptomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biotechnologies. Université des Sciences et Technologies de Lille, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02939573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId298"/>
+      <w:footerReference w:type="default" r:id="rId297"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13993,51 +13981,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533401v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nghia Ngo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Essid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361654v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172700v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Rosa Fleitas Garc&#237;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Abyad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Christophe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Candide Vignigbe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis-Teodor Nita" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina-Violeta Ursu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rosa Fleitas Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Guez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lacroix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdinei Luis Belini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajo Suhr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wiedemann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538721v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549372v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglan Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misagh Keramati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Violeta Ursu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549338v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551935v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Cast&#233;ra-Guy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Versari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Niehren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877955v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ellouze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delecroix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deweer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dussert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deweer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournant Ludovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907636v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Vial" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Trad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877039v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Br&#252;ck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecouturier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimir Dimitrov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cabagnols" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Louzzani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Romond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877340v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877010v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877026v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max B&#233;chet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877304v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roussel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Alaoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877830v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fahim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877822v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coucheney" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Worf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Wiegemann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Egner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwiebert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876382v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans B. Wiegemann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747793v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Cassar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Egner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877273v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Deravel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876162v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Cheniker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cassar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wiegemann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Quintana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Storhas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876081v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fickers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877252v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Chenikher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876008v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brans" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chollet-Imbert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876051v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877236v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gancel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877554v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dest&#233;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877566v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877530v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877549v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877222v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877799v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046305v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama Hongleda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marchal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mehta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006750" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilles Dussap" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.02.089" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086073v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jo&#227;o Afecto Gon&#231;alves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Greses" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kanine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179735" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadir Erdogan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2024.101938" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698413v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.08.274" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621855v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarki Mariem" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benarab Yanis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337841v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ch&#226;teau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48733-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03498125v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Guy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020107" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274405v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vassaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.678469" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608180v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coutte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Delvigne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201600566" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938868v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.03.123" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941901v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Nail Nasir" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Brevet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-012-0037-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938980v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Worf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans B Wiegemann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S8-P77" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747791v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Quintana" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.23252" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZRLG9K3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747794v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wartel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dhulster" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.09.021" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLXW9WM4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711837v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2010.06.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03886587v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenikher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pekpe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacques" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03562736v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ph. Cassar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wartelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suhr" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939416v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2010.04683.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938860v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Drucbert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Danz&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-009-0487-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941974v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damblon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00548-09" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938954v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.05.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939005v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H M&#252;ller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Danze" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B&#252;chs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacques" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2008.01.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938835v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chenikher" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Cassar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2007.05.025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875506v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875635v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938999v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Adam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wathelet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.8.4577-4584.2005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938929v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wartelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dhulster" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Suhr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2004.04.028" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939053v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)32616-2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939046v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)36409-1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05172614v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758269v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Narcis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacramioara Rusu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652328v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reynaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278934v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga Nan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278890v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278877v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877918v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877876v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Villay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877846v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939470v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Chihib" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coucheney" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coutte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2012.08.222" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC8XHR8Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877771v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877728v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877713v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Danz&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877641v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Drucbert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877686v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877657v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877621v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877605v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten M&#252;ller" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen B&#252;chs" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877590v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877602v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877584v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877572v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten M&#252;ller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gheeraert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877525v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joiris" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877506v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299077v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/YSCL8Z" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350093v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939400v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939447v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939096v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wiedemann" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0884-6_83" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02939573v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533401v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nghia Ngo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Essid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Rosa Fleitas Garc&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Abyad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Christophe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361654v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416265v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Candide Vignigbe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdinei Luis Belini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajo Suhr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wiedemann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rosa Fleitas Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Guez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866717v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis-Teodor Nita" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina-Violeta Ursu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549372v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglan Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misagh Keramati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Violeta Ursu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549338v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278796v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551935v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Cast&#233;ra-Guy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Versari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Niehren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delecroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deweer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournant Ludovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877135v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deweer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dussert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877166v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907636v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877955v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ellouze" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Vial" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Trad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877039v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Br&#252;ck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecouturier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimir Dimitrov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cabagnols" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Louzzani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Romond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877340v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max B&#233;chet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877304v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roussel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Alaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877010v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coucheney" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fahim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876382v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877787v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Worf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Wiegemann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Egner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwiebert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans B. Wiegemann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Cheniker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cassar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747793v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Cassar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Egner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877273v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Deravel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877252v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Chenikher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877670v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876081v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fickers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wiegemann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Quintana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Storhas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876008v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brans" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chollet-Imbert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876051v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877236v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gancel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877554v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dest&#233;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877566v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877530v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877549v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877222v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877799v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046305v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama Hongleda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marchal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mehta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006750" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilles Dussap" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.02.089" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086073v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jo&#227;o Afecto Gon&#231;alves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Greses" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kanine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179735" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698413v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.08.274" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621855v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarki Mariem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benarab Yanis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131021" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680172v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadir Erdogan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2024.101938" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337841v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ch&#226;teau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48733-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03498125v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Guy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020107" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274405v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vassaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.678469" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608180v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coutte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Delvigne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201600566" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938868v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.03.123" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941901v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Nail Nasir" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Brevet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-012-0037-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938980v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Worf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans B Wiegemann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S8-P77" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747791v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Quintana" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.23252" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03562736v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ph. Cassar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wartelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dhulster" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suhr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.09.021" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLXW9WM4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03886587v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenikher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pekpe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacques" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2010.06.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939416v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2010.04683.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711837v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747794v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wartel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938860v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Drucbert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Danz&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-009-0487-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941974v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damblon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00548-09" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938954v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.05.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939005v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H M&#252;ller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Danze" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B&#252;chs" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacques" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2008.01.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938835v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chenikher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Cassar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2007.05.025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875506v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875635v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938999v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Adam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wathelet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.8.4577-4584.2005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938929v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wartelle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dhulster" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Suhr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2004.04.028" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939053v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)32616-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939046v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)36409-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05172614v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758269v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Narcis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacramioara Rusu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652328v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reynaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278934v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga Nan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278890v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278877v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877918v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877876v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Villay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877846v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939470v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Chihib" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coucheney" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coutte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2012.08.222" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC8XHR8Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877771v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877728v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877713v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Danz&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877657v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877641v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Drucbert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877686v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877605v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten M&#252;ller" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen B&#252;chs" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877621v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877602v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877590v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877572v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten M&#252;ller" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gheeraert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877584v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877525v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joiris" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877506v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299077v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/YSCL8Z" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350093v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939400v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939447v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939096v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wiedemann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0884-6_83" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02939573v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>