--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -106,10083 +106,14170 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Bubble Flow with Deep Learning: A Preliminary Study</w:t>
+                <w:t xml:space="preserve">Initial redox potential as a key factor in cheese whey dark fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trong Nghia Ngo</w:t>
+                <w:t xml:space="preserve">Sara El Abyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vial</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adib Essid</w:t>
+                <w:t xml:space="preserve">Emeric Candide Vignigbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+                <w:t xml:space="preserve">François Geremy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chateau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lionel Cotigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Early-Career Researchers’ Day of the DATA Programme I-SITE CAP 20-25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAP 20-25, Feb 2026, Aubière / Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">19th IWA World Conference on Anaerobic Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533401v1</w:t>
+                <w:t xml:space="preserve">hal-05629741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biohydrogen and short chain fatty acids production by dark fermentation from agri-food residues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multitask Bubble Dataset for Gas Liquid Transfer Analysis Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Nghia Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Christophe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Microbiologie SFM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172700v1</w:t>
+                <w:t xml:space="preserve">hal-05629656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEEP LEARNING-BASED APPROACH: A VERSATILE DECODER FOR BUBBLE FLOW IMAGE ANALYSIS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling Acidogenic Fermentation with Side‑Stream Membrane Filtration to Improve Volatile Fatty Acids Production from De‑Packaged Food Waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vial</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kanine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Rosa Fleitas García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manual Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SICHEM (Symposium of Chemical Engineering and Materials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (SFGP 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2026, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361654v1</w:t>
+                <w:t xml:space="preserve">hal-05629679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre d’un bioprocédé de production de biohydrogène à partir des résidus organiques industriels : Conception, cinétique, optimisation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Étude comparative de deux types de réacteurs pour la biométhanation ex situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misagh Keramati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kanine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique CODEGEPRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP Sud-Est, Nov 2025, Aubière, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (SFGP 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2026, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416265v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation collaborative zero-shot par deux modèle pré-entraînés dans l’étude du flux de bulles de gaz</w:t>
+                <w:t xml:space="preserve">Influence du potentiel redox initial sur la production de biohydrogène à partir du lactosérum par fermentation sombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trong Nghia Ngo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vial</w:t>
+                <w:t xml:space="preserve">Sara El Abyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adib Essid</w:t>
+                <w:t xml:space="preserve">Emeric Candide Vignigbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+                <w:t xml:space="preserve">François Geremy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chateau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lionel Cotigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Le Croisic (FR), France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (SFGP 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2026, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222713v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time cell population analysis in bioreactors using deep learning-enabled in situ microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dual-Sensor for Bubble Comprehension in Gas-Liquid Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Nghia Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Symposium on Biochemical Engineering Science ESBES 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (SFGP 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2026, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652252v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Oxidation-Reduction Potential on Hydrogen Production by Dark Fermentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring Bubble Flow with Deep Learning: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+                <w:t xml:space="preserve">Trong Nghia Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Christophe</w:t>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Hydrogen Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Cancun, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">1st Early-Career Researchers’ Day of the DATA Programme I-SITE CAP 20-25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAP 20-25, Feb 2026, Aubière / Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538721v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocoagulation for sustainable circular economy: Purification of volatile fatty acids from real fermented food waste</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+                <w:t xml:space="preserve">Initial redox potential as a key factor in cheese whey dark fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Abyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Candide Vignigbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Brun</w:t>
+                <w:t xml:space="preserve">François Geremy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cotigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Euro-Mediterranean Conference for Environmental Integration (EMCEI-24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Marrakech (en ligne), Morocco</w:t>
+              <w:t xml:space="preserve">World Hydrogen Energy Conference (WHEC) 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866717v1</w:t>
+                <w:t xml:space="preserve">hal-05629744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYDROGEN GAS MASS TRANSFER IN AQUEOUS MEDIA: APPLICATION TO BIOLOGICAL METHANATION</w:t>
+                <w:t xml:space="preserve">Deep Learning Unlocks Real‑Time Morphological Characterization of Cell Populations in Bioreactors Equipped with In Situ Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vial</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alina Violeta Ursu</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Nghia Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdinei Luis Belini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajo Suhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of International Chemical Engineering and Materials (SICHEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Advanced Fermentation Technology (AFT 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Villeneuve d’Ascq (Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549372v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a novel reactor with the addition of supports to enhance ex-situ biomethanation</w:t>
+                <w:t xml:space="preserve">Simulations Lattice-Boltzmann 3D d'un procédé de biométhanation en colonne à bulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misagh Keramati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+                <w:t xml:space="preserve">Herve Bournot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vial</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marcati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Gas Biological Conversions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DEEP TBI INSA, Jan 2024, Lyon (France), France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (SFGP 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2026, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397419v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du potentiel d'oxydo-réduction sur la production d'hydrogène par fermentation sombre de biodéchets déconditionnés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Biohydrogen and short chain fatty acids production by dark fermentation from agri-food residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Rosa Fleitas García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Abyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Christophe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Rencontre des Microbiologistes du Pôle Clermontois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Aubière, France</w:t>
+              <w:t xml:space="preserve">Société Française de Microbiologie SFM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538689v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MASS TRANSFER OF H2 IN AQUEOUS MEDIA FOR BIOLOGICAL METHANATION: INFLUENCE OF MICROORGANISMS AND OPERATING CONDITIONS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en œuvre d’un bioprocédé de production de biohydrogène à partir des résidus organiques industriels : Conception, cinétique, optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Abyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Candide Vignigbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Taha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Chemical Engineering and Materials Symposium (SICHEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Journée Scientifique CODEGEPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP Sud-Est, Nov 2025, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549338v1</w:t>
+                <w:t xml:space="preserve">hal-05416265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Methanation: Key advances and remaining challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DEEP LEARNING-BASED APPROACH: A VERSATILE DECODER FOR BUBBLE FLOW IMAGE ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Nghia Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vial</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Environment Technologies and Sustainable Energy "ICETSE 2023"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRAPC, Oct 2023, Alger (en ligne), Algeria</w:t>
+              <w:t xml:space="preserve">SICHEM (Symposium of Chemical Engineering and Materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859780v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a novel reactor with the addition of supports to enhance ex-situ biomethanation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+                <w:t xml:space="preserve">Annotation collaborative zero-shot par deux modèle pré-entraînés dans l’étude du flux de bulles de gaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Nghia Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vial</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on the practical zero emissions technologies and strategies (PZETS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Ho Chi Minh City, Vietnam</w:t>
+              <w:t xml:space="preserve">ORASIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Le Croisic (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278796v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatics Modelling and Metabolic Engineering of the Branched Chain Amino Acid Pathway for Specific Production of Microbial Biosurfactants and Biopesticides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence du potentiel d'oxydo-réduction sur la production d'hydrogène par fermentation sombre de biodéchets déconditionnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Fleitas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Coutte</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès BIOKET dédié aux procédés et technologies appliqués à la biomasse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Trois Rivieres, Canada</w:t>
+              <w:t xml:space="preserve">20ème Rencontre des Microbiologistes du Pôle Clermontois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551935v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycosubtilin, a multifaceted lipopeptide from Bacillus subtilis for crop protection : an overview of the last decade results obtained from lab to the field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tournant Ludovic</w:t>
+                <w:t xml:space="preserve">Real-time cell population analysis in bioreactors using deep learning-enabled in situ microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdinei Luis Belini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajo Suhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PlantBioProtect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">14th European Symposium on Biochemical Engineering Science ESBES 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551752v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycosubtilin, a multifaceted lipopeptide from Bacillus. subtilis for plant crop protection: an overview of the last decade results obtained from lab to the field.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Oxidation-Reduction Potential on Hydrogen Production by Dark Fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Fleitas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Coutte</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant BioProtech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">World Hydrogen Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Cancun, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877135v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycosubtilin, a multifaceted lipopeptide from Bacillus subtilis for crop protection : an overview of the last decade results obtained from lab to the field.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Coutte</w:t>
+                <w:t xml:space="preserve">HYDROGEN GAS MASS TRANSFER IN AQUEOUS MEDIA: APPLICATION TO BIOLOGICAL METHANATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Delecroix</w:t>
+                <w:t xml:space="preserve">Qinglan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misagh Keramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Deweer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+                <w:t xml:space="preserve">Alina Violeta Ursu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PlantBioProtech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, REIMS, France</w:t>
+              <w:t xml:space="preserve">Symposium of International Chemical Engineering and Materials (SICHEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550246v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biohydrogen from organic waste: advances in process design and operation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Implementation of a novel reactor with the addition of supports to enhance ex-situ biomethanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misagh Keramati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SICHEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">European Workshop on Gas Biological Conversions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DEEP TBI INSA, Jan 2024, Lyon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877166v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can bioprocesses contribute to a reduction of global warming?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrocoagulation for sustainable circular economy: Purification of volatile fatty acids from real fermented food waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcis-Teodor Nita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina-Violeta Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vial</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biotechnology for Sustainable Bioresources and Bioeconomy (BSBB-2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Guwahati, India</w:t>
+              <w:t xml:space="preserve">6th Euro-Mediterranean Conference for Environmental Integration (EMCEI-24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marrakech (en ligne), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907636v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d’un procédé de méthanation biologique ex situ en colonne à agitation pneumatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">MASS TRANSFER OF H2 IN AQUEOUS MEDIA FOR BIOLOGICAL METHANATION: INFLUENCE OF MICROORGANISMS AND OPERATING CONDITIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinglan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misagh Keramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maroua Ellouze</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Chemical Engineering and Materials Symposium (SICHEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877955v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic waste biorefinery: the key role of anaerobic building blocks.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alina-Violeta Ursu</w:t>
+                <w:t xml:space="preserve">Biological Methanation: Key advances and remaining challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinglan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misagh Keramati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th OPROTEH International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Bacau, Romania</w:t>
+              <w:t xml:space="preserve">International Conference on the Environment Technologies and Sustainable Energy "ICETSE 2023"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAPC, Oct 2023, Alger (en ligne), Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877104v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological methanation: issues, challenges, and opportunities.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Implementation of a novel reactor with the addition of supports to enhance ex-situ biomethanation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misagh Keramati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alina-Violeta Ursu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Congress of Chemical Engineering ICChE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Settat, Morocco</w:t>
+              <w:t xml:space="preserve">International conference on the practical zero emissions technologies and strategies (PZETS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Ho Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877039v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprocédés innovants pour la production de biosurfactants microbiens de nature lipopeptidique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Brück</w:t>
+                <w:t xml:space="preserve">Bioinformatics Modelling and Metabolic Engineering of the Branched Chain Amino Acid Pathway for Specific Production of Microbial Biosurfactants and Biopesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Coutte</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Versari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès BIOKET dédié aux procédés et technologies appliqués à la biomasse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Trois Rivieres, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877374v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensité technologique des entreprises et structuration géographique de leurs réseaux d’affaires</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mycosubtilin, a multifaceted lipopeptide from Bacillus subtilis for crop protection : an overview of the last decade results obtained from lab to the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Deweer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tournant Ludovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème Forum Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">PlantBioProtect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877329v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les réseaux des entreprises et leurs compétences relationnelles: proposition de méthodologie</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Mycosubtilin, a multifaceted lipopeptide from Bacillus subtilis for crop protection : an overview of the last decade results obtained from lab to the field.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Deweer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème Forum Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">PlantBioProtech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877340v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overflowing Continuous Cultures: a way to manage excess of foaming during the sustainable production of surfactant in reactors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Mycosubtilin, a multifaceted lipopeptide from Bacillus. subtilis for plant crop protection: an overview of the last decade results obtained from lab to the field.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deweer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference on environmental, industrial and Applied microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Plant BioProtech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877854v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed Biosynthesis of Antifungal and Biosurfactant Lipopeptides from Bacillus subtilis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacques</w:t>
+                <w:t xml:space="preserve">Biohydrogen from organic waste: advances in process design and operation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina-Violeta Ursu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Coutte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Symposium of Biochemical Science (ESBES) and 6th International Forum on Industrial Bioprocesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">SICHEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877026v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de molécules à haute valeur ajoutée par les micro-algues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">How can bioprocesses contribute to a reduction of global warming?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larroche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Biosourcés : matériaux et valorisation des agroressources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Aubière, France</w:t>
+              <w:t xml:space="preserve">International Conference on Biotechnology for Sustainable Bioresources and Bioeconomy (BSBB-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Guwahati, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877304v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overflowing processes for the production of surfactant in reactors.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Optimisation d’un procédé de méthanation biologique ex situ en colonne à agitation pneumatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misagh Keramati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jacques</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Ellouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Symposium of Biochemical Science (ESBES) and 6th International Forum on Industrial Bioprocesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877010v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel biosurfactants with biocontrol activity and low ecotoxicity.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacques</w:t>
+                <w:t xml:space="preserve">Organic waste biorefinery: the key role of anaerobic building blocks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Béchet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Coutte</w:t>
+                <w:t xml:space="preserve">Maroua Ellouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Trad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina-Violeta Ursu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Congress of Chemical Engineering / 2nd European Congress of Applied Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">16th OPROTEH International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bacau, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876487v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of Bacillus subtilis physiological functionalities towards the production of mycosubtilin anteiso-C17</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Biological methanation: issues, challenges, and opportunities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Ellouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina-Violeta Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Symposium of Biochemical Science (ESBES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">2nd International Congress of Chemical Engineering ICChE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Settat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877822v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of yield and selectivity in lipopeptides production process by oxygen transfer rate control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Fahim</w:t>
+                <w:t xml:space="preserve">Bioprocédés innovants pour la production de biosurfactants microbiens de nature lipopeptidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Brück</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krasimir Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Coutte</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Symposium of Biochemical Science (ESBES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">17ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877830v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental factors and pleitropic regulators influence homologous compound pattern of mycosubtilin produced by Bacillus subtilis ATCC 6633.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Intensité technologique des entreprises et structuration géographique de leurs réseaux d’affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cabagnols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Louzzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Charles Romond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Functional Genomics of Gram-positive Microorganisms / 16th International Conference on Bacilli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t>
+              <w:t xml:space="preserve">VIIIème Forum Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876382v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line and real time cell counting and viability determination for animal cell process monitoring by in situ microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifier les réseaux des entreprises et leurs compétences relationnelles: proposition de méthodologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cabagnols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Louzzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Charles Romond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd meeting of the European Society Animal Cell Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">VIIIème Forum Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877787v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line and real time cell counting and viability determination for animal cell process monitoring by in situ microscopy.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overflowing Continuous Cultures: a way to manage excess of foaming during the sustainable production of surfactant in reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd meeting of the European Society Animal Cell Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">6th Conference on environmental, industrial and Applied microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876348v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Control of the Specific Growth Rate in a Bioreactor Process for the Production of Surfactant Using Bacillus Subtilis.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Directed Biosynthesis of Antifungal and Biosurfactant Lipopeptides from Bacillus subtilis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium Computer Applications in Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">10th European Symposium of Biochemical Science (ESBES) and 6th International Forum on Industrial Bioprocesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876162v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Sampling in Situ Microscope for On-Line Monitoring of Animal Cell Cultures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe Cassar</w:t>
+                <w:t xml:space="preserve">Production de molécules à haute valeur ajoutée par les micro-algues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Villay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans B. Wiegemann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Egner</w:t>
+                <w:t xml:space="preserve">Céline Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Computer Applications in Biotechnology, 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Leuven, Belgium. Paper ThM2T1.2</w:t>
+              <w:t xml:space="preserve">Journée Biosourcés : matériaux et valorisation des agroressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747793v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lipopeptides de Bacillus sp. : des molécules à haut potentiel pour la lutte biologique contre les champignons phytopathogènes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Overflowing processes for the production of surfactant in reactors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3éme Journée du Groupe Francophone d’Étude des Pesticides Organiques d’Origine Naturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th European Symposium of Biochemical Science (ESBES) and 6th International Forum on Industrial Bioprocesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877273v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overflowing processes for the production of surfactant in bioreactors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Novel biosurfactants with biocontrol activity and low ecotoxicity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">9th European Congress of Chemical Engineering / 2nd European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877252v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overflowing processes for the production of surfactants in bioreactors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Engineering of Bacillus subtilis physiological functionalities towards the production of mycosubtilin anteiso-C17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès CNR-IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Villeneuve d'ascq, France</w:t>
+              <w:t xml:space="preserve">9th European Symposium of Biochemical Science (ESBES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877670v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between temperature, branched fatty acid synthesis and mycosubtilin isoform production in Bacillus subtilis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Improvement of yield and selectivity in lipopeptides production process by oxygen transfer rate control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Françoise Coucheney</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BACELL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">9th European Symposium of Biochemical Science (ESBES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876081v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ microscopy for on-line monitoring of CHO cell culture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">On-line and real time cell counting and viability determination for animal cell process monitoring by in situ microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Worf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.B. Wiegemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Egner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">W. Storhas</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schwiebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st meeting of the European Society Animal Cell Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">22nd meeting of the European Society Animal Cell Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877761v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacillus lipopeptides leading to versatile weapons for plant disease biocontrol.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Environmental factors and pleitropic regulators influence homologous compound pattern of mycosubtilin produced by Bacillus subtilis ATCC 6633.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marlène Chollet-Imbert</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bacell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, oslo, Sweden</w:t>
+              <w:t xml:space="preserve">5th International Conference on Functional Genomics of Gram-positive Microorganisms / 16th International Conference on Bacilli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876008v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and bioprocess engineering applied to the overproduction of biosurfactant from Bacillus subtilis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marlène Chollet-Imbert</w:t>
+                <w:t xml:space="preserve">On-line and real time cell counting and viability determination for animal cell process monitoring by in situ microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Worf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans B. Wiegemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Egner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schwiebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Bioprocesses in Food Industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">22nd meeting of the European Society Animal Cell Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876051v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthèse dirigée de molécules peptidiques actives synthétisées par le mécanisme non ribosomal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Predictive Control of the Specific Growth Rate in a Bioreactor Process for the Production of Surfactant Using Bacillus Subtilis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Cheniker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème congrès national de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Nantes, France</w:t>
+              <w:t xml:space="preserve">IFAC Symposium Computer Applications in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877236v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la production de biosurfactants par Bacillus subtilis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Max Béchet</w:t>
+                <w:t xml:space="preserve">Optical Sampling in Situ Microscope for On-Line Monitoring of Animal Cell Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans B. Wiegemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Egner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11th IFAC Symposium on Computer Applications in Biotechnology, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Leuven, Belgium. Paper ThM2T1.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877554v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d’un bioprocédé en réacteur semi-discontinu accompagné de pertes par moussage : application à l’extraction de tensioactifs lipopeptidiques produits par Bacillus subtilis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Les lipopeptides de Bacillus sp. : des molécules à haut potentiel pour la lutte biologique contre les champignons phytopathogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovana Deravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3éme Journée du Groupe Francophone d’Étude des Pesticides Organiques d’Origine Naturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877566v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoechiometric modeling for physiological state changes monitoring in bioprocesses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Overflowing processes for the production of surfactant in bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Chenikher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Computer Applications in Biotechnology (CAB 9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Nancy, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877530v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation strategies of antibiotic lipopeptide production by Bacillus subtilis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Overflowing processes for the production of surfactants in bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Chenikher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Symposium of Biochemical Science (ESBES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">15ème congrès CNR-IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Villeneuve d'ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877549v1</w:t>
+                <w:t xml:space="preserve">hal-03877670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ microscopy for in-line monitoring of hybridomal cell culture in agitated bioreactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Relationship between temperature, branched fatty acid synthesis and mycosubtilin isoform production in Bacillus subtilis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fickers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes &amp; de Diffusion Technologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Nantes, France</w:t>
+              <w:t xml:space="preserve">BACELL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877222v1</w:t>
+                <w:t xml:space="preserve">hal-03876081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In situ microscopy for on-line monitoring of CHO cell culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Egner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wiegemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Storhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st meeting of the European Society Animal Cell Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacillus lipopeptides leading to versatile weapons for plant disease biocontrol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Chollet-Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bacell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, oslo, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic and bioprocess engineering applied to the overproduction of biosurfactant from Bacillus subtilis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Chollet-Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress on Bioprocesses in Food Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Hyderabad, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biosynthèse dirigée de molécules peptidiques actives synthétisées par le mécanisme non ribosomal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Chollet-Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Gancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème congrès national de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation de la production de biosurfactants par Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Destée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d’un bioprocédé en réacteur semi-discontinu accompagné de pertes par moussage : application à l’extraction de tensioactifs lipopeptidiques produits par Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoechiometric modeling for physiological state changes monitoring in bioprocesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Symposium on Computer Applications in Biotechnology (CAB 9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation strategies of antibiotic lipopeptide production by Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Gancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Chollet-Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th European Symposium of Biochemical Science (ESBES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Stuttgart, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ microscopy for in-line monitoring of hybridomal cell culture in agitated bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Etudes &amp; de Diffusion Technologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of low temperatures on growth and biosurfactant production in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th congress of European microbiologists FEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (25)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intensification de la méthanation biologique ex-situ thermophile en colonne à bulles : rôle des biocatalyseurs, du pH et la température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadir Erdogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misagh Keramati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société française de Génie des Procédés (SFGP 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2026, Clermont - Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing H2 Mass Transfer in Ex-Situ Biomethanation: The Role of Microbial Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Prisecaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Nghia Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinglan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina-Violeta Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OPROTEH 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Bacău, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purification of anaerobic digestate from anaerobic fermentation of food wastes by electrocoagulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nita Narcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina-Violeta Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacramioara Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Conference of Constructive Design and Technological Optimization in Machine Building “Oproteh 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bacau, Romania. Conference Proceedings, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuous extraction of VFAs produced during dark fermentation of food wastes using submerged anaerobic membrane bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kanine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Fleitas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th European Symposium on Biochemical Engineering Science ESBES 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Copenhagen, Denmark. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SCFAs production by anaerobic digestion of food waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kanine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Fleitas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Braga Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Congress of Chemical Engineering / European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep in-situ microscopy for immortal bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Congress of Chemical Engineering / European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mass transfer of hydrogen gas in aqueous media for biological methanation: influence of microorganisms and operating conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinglan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misagh Keramati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Congress of Chemical Engineering / European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet du potentiel d’oxydo-réduction sur la production d’hydrogène par fermentation sombre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rosa Fleitas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Braga Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Gilles Dussap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antimicrosporidian activities of lipopeptides and sulphated polysaccharides from algae and their potential to control honeybee nosemosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Villay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delbac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Conference on environmental, industrial and Applied microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production of biosurfactants by overflowing continuous culture (O-CC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineering of Bacillus subtilis physiological functionalities towards the production of mycosubtilin anteiso-C17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Chihib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th European Congress on Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey. 29, pp.S79-S80, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbt.2012.08.222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cellular Engineering of Bacillus subtilis to Enhance the Biosynthesis of Highly Active Antifungal Lipopeptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems Biology of Microorganisms - Institut Pasteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature and productivity direct mycosubtiline antibiotic biosynthesis toward the Anteiso C-17 branched isoform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Functional Genomics of Gram-positive Microorganisms.15th International Conference on Bacilli.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resistance of Bacillus subtilis ATCC 6633 cell wall to degradation is a critical parameter for isolation of high quality RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marie Danzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Functional Genomics of Gram-positive Microorganisms. 15th International Conference on Bacilli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new feeding strategy to operate overflowing-exponential fedBatch cultures (O-EFBC) at constant specific growth rates : Application to the production of biosurfactant by Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Cheniker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th European Symposium of Biochemical Science (ESBES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Faro, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An inverse metabolic engineering strategy to direct the antibiotic mycosubtilin biosynthesis toward the anteisoC-17 branched isoform in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Drucbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marie Danzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th European Symposium of Biochemical Science (ESBES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Faro, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consequences of both constitutive synthesis of surfactin and disruption of plipastatin operon on phenotypic properties of Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Functional Genomics of Gram-positive Microorganisms. 15th International Conference on Bacilli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La synthèse non-ribosomique, un potentiel immense de peptides à activités biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Gancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Chollet-Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de l’effet de l’oxygène sur la synthèse de peptides d’origine non ribosomiques par Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Büchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème congrès national de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directing the lipopeptide mycosubtilin biosynthesis toward C17:0 anteiso isoform influences the expression of cspB and cspC in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Drucbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marie Danzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference on Bacilli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Pisa, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies d’optimisation de la synthèse sélective de mycosubtiline C17:0 anteiso par Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Drucbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marie Danzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Congrès national de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production of lipopeptide biosurfactant under oxygen growth-limiting conditions in surface aerated cultures of Bacillus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Büchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th European Symposium of Biochemical Science (ESBES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Salzburg, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setting-up of overflowing exponential fed-batch cultures for the production of biosurfactants at low growth rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Chenikher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th European Symposium of Biochemical Science (ESBES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Salzburg, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of pH on the production of mycosubtilin, an antifungal metabolite from Bacillus subtilis with potential applications in agro-food sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Joiris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress on Bioprocesses in Food industries (ICBF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Clermond-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ microscopy for in-line monitoring of hybridomal cell culture in agitated bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Etudes &amp; de Diffusion Technologique – Instrumentation et Traitement du Signal et des Images dans les procédés agroalimentaires et biotechnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kineothrix sedimenti sp. nov., a 3-hydroxybutyrate-producing bacterium isolated from sediment of the meromictic Lake Pavin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Biderre-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayité Adama Hongleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neha Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 75 (4), pp.006750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijsem.0.006750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of redox potential on biohydrogen production during dark fermentation of food wastes in bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Rosa Fleitas García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gilles Dussap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.02.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling volatile fatty acids production: Demonstrating the reliability of anaerobic fermentation of food wastes from the lab towards industrial implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel João Afecto Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Greses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 985, pp.179735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced dark fermentative hydrogen production by initial reduction of oxidation-reduction potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of methane yield of a novel strain of Methanothermobacter marburgensis in pure and mixed adapted culture derived from a methanation bubble column bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Biderre-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbarki Mariem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benarab Yanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Rosa Fleitas García</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.08.274⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 406, pp.131021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2024.131021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698413v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621855v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methane yield of a novel strain of Methanothermobacter marburgensis in pure and mixed adapted culture derived from a methanation bubble column bioreactor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benarab Yanis</w:t>
+                <w:t xml:space="preserve">Enhanced dark fermentative hydrogen production by initial reduction of oxidation-reduction potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Rosa Fleitas García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vial</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2024.131021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 87, pp.1338-1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.08.274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621855v2</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification of ex-situ biomethanation in a bubble column bioreactor by addition of colonized biochips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misagh Keramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadir Erdogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Violeta Ursu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27, pp.101938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biteb.2024.101938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep in situ microscopy for real-time analysis of mammalian cell populations in bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Château</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.22045. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-48733-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatics modelling and metabolic engineering of the branched chain amino acid pathway for specific production of mycosubtilin isoforms in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joany Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (2), pp.107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/metabo12020107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Continuous Process for the Production of Lipopeptide Biosurfactants in Foam Overflowing Bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.678469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fbioe.2021.678469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial lipopeptide production and purification bioprocesses, current progress and future challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krasimir Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/biot.201600566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of a novel mixture of mycosubtilins by mutants of Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 145, pp.264-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.03.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Harmonic Generation to Monitor the Interactions of the Antimicrobial Mycosubtilin with Membrane-Mimicking Interfacial Monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Nail Nasir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioNanoScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (2), pp.108-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12668-012-0037-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line and real time cell counting and viability determination for animal cell process monitoring by in situ microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Worf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans B Wiegemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Egner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schwiebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (Suppl 8), pp.15 - 18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1753-6561-5-S8-P77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ microscopic cytometry enables noninvasive viability assessment of animal cells by measuring entropy states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans B. Wiegemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Egner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan C. Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 108 (12), pp.2884-2893. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bit.23252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The viability of animal cell cultures in bioreactors: Can it be estimated online by using in situ microscopy?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Control of the specific growth rate of Bacillus subtilis for the production of biosurfactant lipopeptides in bioreactors with foam overflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chenikher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pekpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 45 (2), pp.288-291. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2009.09.021⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 45 (11), pp.1800-1807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2010.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03562736v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the specific growth rate of Bacillus subtilis for the production of biosurfactant lipopeptides in bioreactors with foam overflow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The viability of animal cell cultures in bioreactors: Can it be estimated online by using in situ microscopy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Coutte</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Ph. Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wartelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dhulster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Suhr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 45 (11), pp.1800-1807. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2010.06.001⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 45 (2), pp.288-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2009.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886587v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pps disruption and constitutive expression of srfA on surfactin productivity, spreading and antagonistic properties of Bacillus subtilis 168 derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Coutte</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 109 (2), pp.480-491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2010.04683.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the specific growth rate of Bacillus subtilis for the production of biosurfactant lipopeptides in bioreactors with foam overflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Chenikher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (11), pp.1800-1807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procbio.2010.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The viability of animal cell cultures in bioreactors: Can it be estimated online by using in situ microscopy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajo Suhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (2), pp.288-291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procbio.2009.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of the cell wall to degradation is a critical parameter for isolation of high quality RNA from natural isolates of Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Drucbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Danzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 191, pp.669 - 673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00203-009-0487-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Level Biosynthesis of the Anteiso-C17 Isoform of the Antibiotic Mycosubtilin in Bacillus subtilis and Characterization of Its Candidacidal Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fickers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Damblon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 75 (13), pp.4636-4640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.00548-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of mycosubtilin homologue production in Bacillus subtilis ATCC6633</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fickers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resmic.2008.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiration activity monitoring system (RAMOS), an efficient tool to study the influence of the oxygen transfer rate on the synthesis of lipopeptide by Bacillus subtilis ATCC6633</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C H Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P M Danze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Büchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 134 (1-2), pp.121-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2008.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting up and modelling of overflowing fed-batch cultures of Bacillus subtilis for the production and continuous removal of lipopeptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chenikher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 131, pp.67 - 75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2007.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938835v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La synthèse peptidique non-ribosomique, source de biodiversité de composés actifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Chollet-Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Française Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’un bioprocédé en réacteur semi-discontinu accompagné de pertes par moussage : application à l’extraction de tensioactifs lipopeptidiques produits par Bacillus subtilis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.ISBN 2-910239-66-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycosubtilin Overproduction by Bacillus subtilis BBG100 Enhances the Organism's Antagonistic and Biocontrol Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Wathelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71, pp.4577 - 4584. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.71.8.4577-4584.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time in situ microscopy for animal cell-concentration monitoring during high density culture in bioreactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Stoichiometric Modelling for Physiological State Changes Monitoring in Bioprocesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Ph. Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H Suhr</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2004.04.028⟩</w:t>
+              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37 (3), pp.409-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)32616-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938929v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometric Modelling for Physiological State Changes Monitoring in Bioprocesses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Real time in situ microscopy for animal cell-concentration monitoring during high density culture in bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Jacques</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Wartelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dhulster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Suhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)32616-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 111 (3), pp.335-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2004.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939053v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Approach for the Monitoring of Physiological State Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Ph. Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 36 (6), pp.69-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)36409-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10192,2987 +14279,375 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et améliorer la production de molécules biologiques : des cellules aux procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biotechnologies. Université Clermont Auvergne, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05172614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (23)</w:t>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of anaerobic digestate from anaerobic fermentation of food wastes by electrocoagulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep ISM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina-Violeta Ursu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pierre-Yves Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...348 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2281 lines deleted...]
-                <w:t xml:space="preserve">hal-03877506v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:002418e7b821d2ad78c96bbc96bbb680f6fab324;origin=https://hal.archives-ouvertes.fr/hal-05596883;visit=swh:1:snp:4a99d62277afde0a7e87610f381a5a1b80d642cb;anchor=swh:1:rel:1b7f352df56ca64d035640610616c6905b71c13f;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication data for : Deep in situ microscopy for real-time analysis of mammalian cell populations in bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans B Wiegemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajo Suhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/YSCL8Z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13182,383 +14657,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE DE BIOMETHANATION EX-SITU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2211561. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BACILLUS SP . BIOSURFACTANTS , COMPOSITION INCLUDING SAME, METHOD FOR OBTAINING SAME, AND USE THEREOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US9688725 B2. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosurfactants produit par une nouvelle souche de Bacillus subtilis, composition les comprenant, procédé d'obtention et application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP 2764126 B1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13568,156 +15043,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced In Situ Microscopy for On-Line Monitoring of Animal Cell Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Egner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wiegemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Storhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5, Springer Netherlands, pp.491-496, 2012, Proceedings of the 21st Annual Meeting of the European Society for Animal Cell Technology (ESACT), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-0884-6_83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13727,114 +15202,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la productivité et de la sélectivité de la biosynthèse de mycosubtiline, un antibiotique surfactant de Bacillus subtilis : apports du génie biochimique et de la transcriptomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biotechnologies. Université des Sciences et Technologies de Lille, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02939573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId297"/>
+      <w:footerReference w:type="default" r:id="rId317"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13981,51 +15456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533401v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nghia Ngo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Essid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Rosa Fleitas Garc&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Abyad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Christophe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361654v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416265v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Candide Vignigbe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdinei Luis Belini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajo Suhr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wiedemann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rosa Fleitas Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Guez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866717v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis-Teodor Nita" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina-Violeta Ursu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549372v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglan Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misagh Keramati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Violeta Ursu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549338v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278796v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551935v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Cast&#233;ra-Guy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Versari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Niehren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delecroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deweer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournant Ludovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877135v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deweer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dussert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877166v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907636v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877955v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ellouze" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Vial" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Trad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877039v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Br&#252;ck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecouturier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimir Dimitrov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cabagnols" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Louzzani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Romond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877340v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max B&#233;chet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877304v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roussel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Alaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877010v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coucheney" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fahim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876382v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877787v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Worf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Wiegemann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Egner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwiebert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans B. Wiegemann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Cheniker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cassar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747793v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Cassar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Egner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877273v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Deravel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877252v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Chenikher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877670v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876081v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fickers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wiegemann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Quintana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Storhas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876008v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brans" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chollet-Imbert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876051v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877236v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gancel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877554v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dest&#233;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877566v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877530v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877549v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877222v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877799v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046305v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama Hongleda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marchal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mehta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006750" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilles Dussap" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.02.089" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086073v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jo&#227;o Afecto Gon&#231;alves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Greses" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kanine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179735" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698413v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.08.274" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621855v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarki Mariem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benarab Yanis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131021" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680172v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadir Erdogan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2024.101938" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337841v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ch&#226;teau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48733-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03498125v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Guy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020107" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274405v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vassaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.678469" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608180v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coutte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Delvigne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201600566" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938868v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.03.123" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941901v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Nail Nasir" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Brevet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-012-0037-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938980v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Worf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans B Wiegemann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S8-P77" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747791v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Quintana" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.23252" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03562736v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ph. Cassar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wartelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dhulster" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suhr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.09.021" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLXW9WM4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03886587v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenikher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pekpe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacques" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2010.06.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939416v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2010.04683.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711837v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747794v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wartel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938860v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Drucbert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Danz&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-009-0487-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941974v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damblon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00548-09" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938954v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.05.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939005v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H M&#252;ller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Danze" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B&#252;chs" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacques" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2008.01.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938835v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chenikher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Cassar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2007.05.025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875506v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875635v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938999v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Adam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wathelet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.8.4577-4584.2005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938929v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wartelle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dhulster" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Suhr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2004.04.028" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939053v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)32616-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939046v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)36409-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05172614v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758269v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Narcis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacramioara Rusu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652328v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reynaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278934v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga Nan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278890v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278877v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877918v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877876v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Villay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877846v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939470v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Chihib" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coucheney" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coutte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2012.08.222" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC8XHR8Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877771v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877728v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877713v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Danz&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877657v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877641v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Drucbert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877686v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877605v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten M&#252;ller" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen B&#252;chs" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877621v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877602v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877590v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877572v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten M&#252;ller" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gheeraert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877584v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877525v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joiris" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877506v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299077v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/YSCL8Z" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350093v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939400v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939447v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939096v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wiedemann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0884-6_83" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02939573v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629741v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Abyad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Candide Vignigbe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geremy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cotigny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nghia Ngo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Essid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629679v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kanine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Rosa Fleitas Garc&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reynaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manual Goncalves" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629702v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misagh Keramati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Auclair" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629730v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629689v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629744v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lacroix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdinei Luis Belini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajo Suhr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629685v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bournot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marcati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172700v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Christophe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416265v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rosa Fleitas Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Guez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wiedemann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549372v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglan Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Violeta Ursu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866717v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis-Teodor Nita" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina-Violeta Ursu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549338v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859780v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278796v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551935v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Cast&#233;ra-Guy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Versari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Niehren" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delecroix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deweer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournant Ludovic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550246v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deweer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dussert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877166v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907636v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877955v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ellouze" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Vial" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Trad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877374v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Br&#252;ck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecouturier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimir Dimitrov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877329v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cabagnols" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Louzzani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Romond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877340v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877854v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max B&#233;chet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877304v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roussel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Alaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877010v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876487v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877822v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coucheney" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877830v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fahim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877787v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Worf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Wiegemann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Egner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwiebert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876382v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876348v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans B. Wiegemann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Cheniker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cassar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747793v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Cassar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Egner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877273v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Deravel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Chenikher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877670v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876081v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fickers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877761v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wiegemann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Quintana" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Storhas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876008v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brans" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chollet-Imbert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876051v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877236v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gancel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877554v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dest&#233;e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877566v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877530v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877549v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877222v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877799v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629706v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadir Erdogan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629714v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Prisecaru" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758269v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Narcis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacramioara Rusu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652328v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278934v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga Nan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278890v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278877v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877918v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877876v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Villay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877846v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Chihib" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coucheney" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coutte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2012.08.222" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC8XHR8Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877771v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877728v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877713v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Danz&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877641v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Drucbert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877686v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877621v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877605v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten M&#252;ller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen B&#252;chs" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877590v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Drucbert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877602v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877572v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten M&#252;ller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gheeraert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877584v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877525v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joiris" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877506v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046305v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama Hongleda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marchal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mehta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006750" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945849v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilles Dussap" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.02.089" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086073v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jo&#227;o Afecto Gon&#231;alves" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Greses" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179735" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621855v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarki Mariem" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benarab Yanis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131021" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698413v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.08.274" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680172v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2024.101938" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337841v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ch&#226;teau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48733-x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03498125v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Guy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020107" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274405v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vassaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.678469" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608180v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coutte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Delvigne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201600566" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938868v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.03.123" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941901v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Nail Nasir" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Brevet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-012-0037-6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938980v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Worf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans B Wiegemann" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S8-P77" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747791v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Quintana" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.23252" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03886587v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenikher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pekpe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacques" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2010.06.001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03562736v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ph. Cassar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wartelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dhulster" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suhr" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.09.021" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLXW9WM4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939416v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2010.04683.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711837v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747794v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wartel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938860v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Danz&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-009-0487-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941974v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damblon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00548-09" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938954v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.05.004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939005v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H M&#252;ller" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Danze" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B&#252;chs" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacques" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2008.01.003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938835v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chenikher" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Cassar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2007.05.025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875506v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875635v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938999v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Adam" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wathelet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.8.4577-4584.2005" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939053v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)32616-2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938929v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wartelle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dhulster" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Suhr" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2004.04.028" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939046v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)36409-1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05172614v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596883v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:002418e7b821d2ad78c96bbc96bbb680f6fab324;origin=https://hal.archives-ouvertes.fr/hal-05596883;visit=swh:1:snp:4a99d62277afde0a7e87610f381a5a1b80d642cb;anchor=swh:1:rel:1b7f352df56ca64d035640610616c6905b71c13f;path=/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299077v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/YSCL8Z" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350093v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939400v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939447v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939096v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wiedemann" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0884-6_83" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02939573v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>