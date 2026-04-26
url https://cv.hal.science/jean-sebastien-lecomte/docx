--- v0 (2026-03-15)
+++ v1 (2026-04-26)
@@ -156,4888 +156,4904 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation-tuned Architecting of Lamellar Heterostructure in AZ91/RGOs Composites via Two-step Milling</w:t>
+                <w:t xml:space="preserve">Mechanical Origin of Twinning Variant Selection in Commercially Pure Titanium Under Plane Strain Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingpeng Xiong</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélaine Tournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yudong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shun Xu</w:t>
+                <w:t xml:space="preserve">Éric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 1057, pp.186768. </w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (4), pp.394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2026.186768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/met16040394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508776v1</w:t>
+                <w:t xml:space="preserve">hal-05592953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoindentation analysis of Bohus granite: Macroscopic properties and phase-specific mechanical behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Precipitation-tuned Architecting of Lamellar Heterostructure in AZ91/RGOs Composites via Two-step Milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingpeng Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2026.145169⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1057, pp.186768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2026.186768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483266v1</w:t>
+                <w:t xml:space="preserve">hal-05508776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformations induced by thermo hydrogen treatment in Ti-15 at.% Fe and Ti-15 at.% Cr alloys</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoindentation analysis of Bohus granite: Macroscopic properties and phase-specific mechanical behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.120906⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 511, pp.145169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2026.145169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349917v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver doped Cantor alloy thin films with tweed-like microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Benrazzouq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah-Eddine Benrazzouq</w:t>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 258, pp.116521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving basal texture in pure titanium: Process implementation and mechanical property evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Tournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 223, pp.114898. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchar.2025.114898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust determination of cubic elastic constants via nanoindentation and Bayesian inference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase transformations induced by thermo hydrogen treatment in Ti-15 at.% Fe and Ti-15 at.% Cr alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanbo Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Idrissi</w:t>
+                <w:t xml:space="preserve">Sensen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Min Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 281, pp.120406. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120406⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 289, pp.120906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.120906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703420v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the Wharton's jelly membrane osteo-biocompatibility by a tannic acid cross-linking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical Resolved Shear Stress and Work Hardening Determination in HCP Metals: Application to Zr Single Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barberis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2024.102241⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (10), pp.1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met14101101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673540v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Resolved Shear Stress and Work Hardening Determination in HCP Metals: Application to Zr Single Crystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barberis</w:t>
+                <w:t xml:space="preserve">Robust determination of cubic elastic constants via nanoindentation and Bayesian inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met14101101⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 281, pp.120406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708886v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On elastic gaps in strain gradient plasticity: 3D discrete dislocation dynamics investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harnessing the Wharton's jelly membrane osteo-biocompatibility by a tannic acid cross-linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaovi Armand Amouzou-Adoun</w:t>
+                <w:t xml:space="preserve">J Braux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Jebahi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
+                <w:t xml:space="preserve">Christine Terryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118920⟩</w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.102241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2024.102241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072375v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined EBSD/nanoindentation study of dislocation density gradients near grain boundaries in a ferritic steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On elastic gaps in strain gradient plasticity: 3D discrete dislocation dynamics investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Armand Amouzou-Adoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jebahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layal Chamma</w:t>
+                <w:t xml:space="preserve">Marc Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.S. Lecomte</w:t>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2022005⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 252, pp.118920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851778v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Identification of Single-Crystal Plasticity Parameters of HCP Zinc from Nanoindentation Curves and Residual Topographies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A combined EBSD/nanoindentation study of dislocation density gradients near grain boundaries in a ferritic steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Chamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pham Nguyen</w:t>
+                <w:t xml:space="preserve">Artem Arlazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fazilay Abbès</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.S. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12030300⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (2), pp.203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2022005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593327v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Deformation Mechanisms in Titanium by Interrupted Rolling and Channel Die Compression Tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inverse Identification of Single-Crystal Plasticity Parameters of HCP Zinc from Nanoindentation Curves and Residual Topographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Bao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fazilay Abbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne Philippe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boussad Abbès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3970/cmc.2010.015.113⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12030300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864507v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoindentation study of hydride diffusion layer in commercial pure titanium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Study of Deformation Mechanisms in Titanium by Interrupted Rolling and Channel Die Compression Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Peltier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Jeanne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.142428⟩</w:t>
+              <w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.113-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3970/cmc.2010.015.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471263v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure Evolution during Multiaxial Processing of TA6V</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Saint Jalme</w:t>
+                <w:t xml:space="preserve">Nanoindentation study of hydride diffusion layer in commercial pure titanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Desrayaud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.1016.1211⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 832, pp.142428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.142428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863836v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Periodontal Ligament, A Key Factor During Orthodontic Tooth Movement: Mechanical Characterization by Nanoindentation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microstructure Evolution during Multiaxial Processing of TA6V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Saint Jalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desrayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dancette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Biomedical Science &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34297/AJBSR.2021.13.001880⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1016, pp.1211-1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.1016.1211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863777v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-dimensional morphology of hydride diffusion layer and associated sequential twinning in commercial pure titanium</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Periodontal Ligament, A Key Factor During Orthodontic Tooth Movement: Mechanical Characterization by Nanoindentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schuman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Biomedical Science &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.320-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34297/AJBSR.2021.13.001880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmst.2021.07.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03863823v1</w:t>
+                <w:t xml:space="preserve">hal-03863777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanical property evolution and grain boundary accommodation during hydride transformation in commercial pure titanium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-dimensional morphology of hydride diffusion layer and associated sequential twinning in commercial pure titanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qian Wang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Shun Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajun Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Auriane Mandrelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.141099⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.105-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmst.2021.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863716v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parent beta grain reconstruction of globularized Ti-6Al-4V alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The mechanical property evolution and grain boundary accommodation during hydride transformation in commercial pure titanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Mandrelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 812, pp.141099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.141099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2021.110280⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03446979v1</w:t>
+                <w:t xml:space="preserve">hal-03863716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring hardness and electrochemical performance of TC4 coated Cu/a-C thin coating with introducing second metal Zr</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Parent beta grain reconstruction of globularized Ti-6Al-4V alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Saint Jalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Laheurte</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desrayaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108713⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.110280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2021.110280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561043v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic orientation dependence of hydride precipitation in commercial pure titanium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Peltier</w:t>
+                <w:t xml:space="preserve">Tailoring hardness and electrochemical performance of TC4 coated Cu/a-C thin coating with introducing second metal Zr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Khamseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiman Alibakhshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Shen</w:t>
+                <w:t xml:space="preserve">Bahram Ramezanzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.11.027⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172, pp.108713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863849v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steps and {112-1} secondary twinning associated with {112-2} twin in titanium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Crystallographic orientation dependence of hydride precipitation in commercial pure titanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shun Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongyue Xie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jian Wang</w:t>
+                <w:t xml:space="preserve">Xiao Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 164, pp.776-787. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.11.019⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 183, pp.329-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124450v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterisation and Numerical Modelling of the Effect of Cold Rolling on the Nanoindentation Response of Pure Zinc Grains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steps and {112-1} secondary twinning associated with {112-2} twin in titanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyu Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongyue Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P T N Nguyen</w:t>
+                <w:t xml:space="preserve">Shujuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Abbès</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899x/540/1/012011⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.776-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863926v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro and macro texture evolution during multiaxial forging of a WE43 magnesium alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Characterisation and Numerical Modelling of the Effect of Cold Rolling on the Nanoindentation Response of Pure Zinc Grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P T N Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Abbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Abbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Salandari-Rabori</w:t>
+                <w:t xml:space="preserve">Jean-sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zarei-Hanzaki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Khatami-Hamedani</w:t>
+                <w:t xml:space="preserve">C Schuman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.12.181⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 540, pp.012011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899x/540/1/012011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864233v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation mediated variant selection for secondary twinning in compression of pure titanium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shun Xu</w:t>
+                <w:t xml:space="preserve">Micro and macro texture evolution during multiaxial forging of a WE43 magnesium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salandari-Rabori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zarei-Hanzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">László S Tóth</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
+                <w:t xml:space="preserve">H.R. Abedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew R Barnett</w:t>
+                <w:t xml:space="preserve">H. Khatami-Hamedani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 124, pp.59-70. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 739, pp.249-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.10.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.12.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124497v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential {101-2} twinning stimulated by other twins in titanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shun Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyu Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinyan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 132, pp.57-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance hybrid coatings based on diamond-like carbon and copper for carbon steel protection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Mahdavian</w:t>
+                <w:t xml:space="preserve">Dislocation mediated variant selection for secondary twinning in compression of pure titanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+                <w:t xml:space="preserve">László S Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Vahabi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthew R Barnett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 80, pp.84-92. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, pp.59-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2017.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.10.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01626072v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic characters of {11¯22} twin-twin junctions in titanium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xinyan Xie</w:t>
+                <w:t xml:space="preserve">High-performance hybrid coatings based on diamond-like carbon and copper for carbon steel protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Khamseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiman Alibakhshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mahdavian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schuman</w:t>
+                <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09500839.2017.1402132⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80, pp.84-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2017.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864200v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accommodative 101̅2 twins at high angle grain boundaries in rolled pure titanium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Crystallographic characters of {11¯22} twin-twin junctions in titanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shun Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyu Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.02.005⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97 (11), pp.429-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500839.2017.1402132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01515282v1</w:t>
+                <w:t xml:space="preserve">hal-03864200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the selection of extension twin variants with low Schmid factors in a deformed Mg alloy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accommodative 101̅2 twins at high angle grain boundaries in rolled pure titanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.152-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.10.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01514735v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential double extension twinning in a magnesium alloy: Combined statistical and micromechanical analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">On the selection of extension twin variants with low Schmid factors in a deformed Mg alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang-Zhi Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 96, pp.333-343. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.06.029⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 83, pp.17-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514963v1</w:t>
+                <w:t xml:space="preserve">hal-01514735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of twinning/detwinning behaviors of Ti by interrupted in situ tensile tests</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Individual Phase Mechanical Properties at Different Temperatures of Sn-Ag-Cu Lead-Free Solders Incorporating Special Pileup Effects Using Nanoindentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Sadiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.09.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Packaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4029836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01514960v1</w:t>
+                <w:t xml:space="preserve">hal-01514680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Phase Mechanical Properties at Different Temperatures of Sn-Ag-Cu Lead-Free Solders Incorporating Special Pileup Effects Using Nanoindentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Study of twinning/detwinning behaviors of Ti by interrupted in situ tensile tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiying Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Packaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82, pp.424-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.09.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4029836⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01514680v1</w:t>
+                <w:t xml:space="preserve">hal-01514960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Stage Character of Strain Hardening of α-Ti in Tension Conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T A Lebedkina</w:t>
+                <w:t xml:space="preserve">Sequential double extension twinning in a magnesium alloy: Combined statistical and micromechanical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang-Zhi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.783-786.568⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp.333-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864443v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of anisotropy of mechanical properties of alpha-titanium in tension conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Lebedkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Roth</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tatiana Lebedkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 596, pp.236-243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2013.12.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress induced pop-in and pop-out nanoindentation events in CuAlBe shape memory alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-Stage Character of Strain Hardening of α-Ti in Tension Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K E K Amouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Caer</w:t>
+                <w:t xml:space="preserve">M A Lebyodkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Patoor</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T A Lebedkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.08.052⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 783-786, pp.568-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.783-786.568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01502124v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple twinning in pure hexagonal close-packed titanium</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Stress induced pop-in and pop-out nanoindentation events in CuAlBe shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Caer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Patoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S002188981302253X⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 587, pp.304-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.08.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501852v1</w:t>
+                <w:t xml:space="preserve">hal-01502124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between twin and slip in parent lattice due to kinematic compatibility at interfaces</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiple twinning in pure hexagonal close-packed titanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (5), pp.1397-1406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S002188981302253X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.02.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03038539v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variant selection criterion for twin variants in titanium alloys deformed by rolling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5082,2217 +5098,2218 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural and crystallographic characteristics of interpenetrating and non-interpenetrating multiply twinned nanostructure in a Ni–Mn–Ga ferromagnetic shape memory alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations between twin and slip in parent lattice due to kinematic compatibility at interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Y Cong</w:t>
+                <w:t xml:space="preserve">C. Schuman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y D Zhang</w:t>
+                <w:t xml:space="preserve">L. Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Esling</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.07.062⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (11-12), pp.1355-1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864499v1</w:t>
+                <w:t xml:space="preserve">hal-03038539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of the Critical Resolved Shear Stress in the HCP materials by atomic simulation: Application to alpha-zirconium and alpha- titanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Poty</w:t>
+                <w:t xml:space="preserve">J.-M. Raulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Raulot</w:t>
+                <w:t xml:space="preserve">H. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Xu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Rodney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 110 (1), pp.014905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3599870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between the fracture toughness and grain boundary characteristics in hot-dip galvanized zinc coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural and crystallographic characteristics of interpenetrating and non-interpenetrating multiply twinned nanostructure in a Ni–Mn–Ga ferromagnetic shape memory alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Y Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Vincent</w:t>
+                <w:t xml:space="preserve">Y D Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Bonasso</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">C Esling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y D Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-006-0274-6⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (18), pp.7070 - 7081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.07.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03864534v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter- and Intragranular Stress Determination with Kossel Microdiffraction in a Scanning Electron Microscope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The relationship between the fracture toughness and grain boundary characteristics in hot-dip galvanized zinc coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bonasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Pesci</w:t>
+                <w:t xml:space="preserve">B Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Inal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
+                <w:t xml:space="preserve">B Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41, pp.5966 - 5975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-006-0274-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.524-525.109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01213863v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting-up rules to characterize microsegregations</w:t>
+                <w:t xml:space="preserve">Inter- and Intragranular Stress Determination with Kossel Microdiffraction in a Scanning Electron Microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Hazotte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Raphaël Pesci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Inal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Patoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 524-525, pp.109-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.524-525.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161750v1</w:t>
+                <w:t xml:space="preserve">hal-01213863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain boundary characteristics and texture formation in a medium carbon steel during its austenitic decomposition in a high magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 53, pp.5213-5221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2005.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain boundary characteristics and texture formation in a medium carbon steel during its austenitic decomposition in a high magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 53, pp.5213-5221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2005.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting-up rules to characterize microsegregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 413-414, pp.223-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2005.09.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between the fracture toughness and grain boundary distribution in hot-dip galvanized zinc coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41 N18, pp.5966-5975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain boundary characteristics and texture formation in a medium carbon steel during its austenitic decomposition in a high magnetic field</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Setting-up rules to characterize microsegregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hazotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vol. A413-414, p 223-228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03864541v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting-up rules to characterize microsegregation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grain boundary characteristics and texture formation in a medium carbon steel during its austenitic decomposition in a high magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y D Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Esling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C S He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53, pp.5213 - 5221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2005.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111895v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System for creating orientation maps using TEM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.S. Lecomte</w:t>
+                <w:t xml:space="preserve">Setting-up rules to characterize microsegregations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hazotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, A413-414, pp.223-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0254-0584(03)00068-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03864544v1</w:t>
+                <w:t xml:space="preserve">hal-00161750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System for creating orientation maps using TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Morawiec</w:t>
+                <w:t xml:space="preserve">Adam Morawiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 9828, pp.1-3</w:t>
+              <w:t xml:space="preserve">, 2003, 81, pp.535-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111842v1</w:t>
+                <w:t xml:space="preserve">hal-00172253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System for creating orientation maps using TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Morawiec</w:t>
+                <w:t xml:space="preserve">A. Morawiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 81, pp.535-537</w:t>
+              <w:t xml:space="preserve">, 2003, 9828, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172253v1</w:t>
+                <w:t xml:space="preserve">hal-00111842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycrystal orientation maps from TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-J Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Morawiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 96, pp.127 - 137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0304-3991(02)00435-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycrystal orientation maps from TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morawiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 96, pp.127-137. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3991(02)00435-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-3991(02)00435-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EP – a program for determination of crystallite orientations from TEM Kikuchi and CBED diffraction patterns</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-S. Lecomte</w:t>
+                <w:t xml:space="preserve">System for creating orientation maps using TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J J Fundenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Morawiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S002188980200417X⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 81, pp.535-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0254-0584(03)00068-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03864558v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EP-a program for determination of crystallite orientations from TEM Kikuchi and CBED diffraction patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morawiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 35, pp.287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7317,90 +7334,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EP-a program for determination of crystallite orientations from TEM Kikuchi and CBED diffraction patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morawiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 35, pp.287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7419,362 +7436,491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPMENT OF THE RECRYSTALLIZATION TEXTURE IN COPPER HEATED BY LASER BEAM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EP – a program for determination of crystallite orientations from TEM Kikuchi and CBED diffraction patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morawiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.L. Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yudong Zhang</w:t>
+                <w:t xml:space="preserve">J.-J. Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zuo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
+                <w:t xml:space="preserve">E. Bouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35 (2), pp.287-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S002188980200417X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172254v1</w:t>
+                <w:t xml:space="preserve">hal-03864558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de déformation et propriétés mécaniques de l’alliage de titane Ti-6Al-4V dans la gamme de température 25-800°C</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Klimanek</w:t>
+                <w:t xml:space="preserve">DEVELOPMENT OF THE RECRYSTALLIZATION TEXTURE IN COPPER HEATED BY LASER BEAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.L. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Esling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 40, pp.13-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03864551v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mécanismes de déformation et propriétés mécaniques de l’alliage de titane Ti-6Al-4V dans la gamme de température 25-800°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Klimanek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 96 (2), pp.201-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metal/199996020201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Plastic deformation of a Ti-6% Al-4% V alloy with a strong transverse-type crystallographic a-texture at elevated temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Klimanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 234-236, pp.869-872. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0921-5093(97)00416-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7784,2944 +7930,2944 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of rolling to basal texture in CP-Ti processed by step cold-rolling plus recrystallization annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Tournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20TH INTERNATIONAL CONFERENCE ON TEXTURES OF MATERIALS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEM3, Jun 2024, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INVESTIGATION OF THE MICROSTRUCTURE AND TEXTURE OF A Ti-3Al-2.5V SHEET DURING COLD UNIDIRECTIONAL-ROLLING PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Tournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023, Jun 2023, Edinburgh, United Kingdom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOM3, Jun 2023, Edinbourg, Ecosse, United Kingdom. 5 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7490/f1000research.1119885.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICPDF '24 -Texture evolution induced by macro-and micro-effects of deformation by slip and twinning in CP-Ti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Tournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON PLASTICITY, DAMAGE &amp; FRACTURE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Akhtar S Khan, Jan 2024, Panama city, Panama</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the deformation behaviour of titanium sheets with strong tranverse texture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Crystallographic analysis of hydride phase transformation and its effect on mechanical property of commercial pure Titanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Texture and anisotropy symposium 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SF2M, Jun 2023, METZ, France</w:t>
+              <w:t xml:space="preserve">International Conference on Plasticity, Damage, and Fracture 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Akhtar S Khan, Jan 2023, Punta cana, Dominican Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337496v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic analysis of hydride phase transformation and its effect on mechanical property of commercial pure Titanium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Investigation of the deformation behaviour of titanium sheets with strong tranverse texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaine Tournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. D. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plasticity, Damage, and Fracture 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Akhtar S Khan, Jan 2023, Punta cana, Dominican Republic</w:t>
+              <w:t xml:space="preserve">Texture and anisotropy symposium 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SF2M, Jun 2023, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337457v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation des effets de taille sous chargements complexes par la dynamique des dislocations discrètes en 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Armand Amouzou-Adoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque plasticité 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure Evolution during Multiaxial Processing of TA6V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Saint Jalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desrayaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermec'2021 - International conference on processing &amp; manufacturing of advanced materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TU Graz, Jun 2021, Graz, Austria. pp.1211-1217, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.1016.1211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04125852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical analysis of secondary extension twinning in a magnesium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang-Zhi Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plasticity and Its Current Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Kona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variant selection of twins with low Schmid factors in cross grain boundary twin pairs in a magnesium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang-Zhi Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. -A. Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOTOM 17 - 17th International Conference on Textures of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Dresde, Germany. pp.012021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/82/1/012021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-stage character of strain hardening of α-Ti in tension conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kékéli Eva K. Amouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Lebyodkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Lebedkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THERMEC 2013: International Conference on Processing &amp; Manufacturing of Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Las Vegas (NV), United States. pp.568-573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and optimization of the mechanical properties of titanium alloys for sheet metal forming.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tabourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasticité 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par nanoindentation de l'apparition de variantes dans les alliages à mémoire de forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Caer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Patoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet OPTIMIST : Modélisation et OPTImisation de la MISe en Forme des Alliages de Titane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benmhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées technologiques - Le titane et ses alliages, challenges actuels et futurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiautomatic determination of orientations and elastic strain from Kossel microdiffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Morawiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pesci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th International Conference on the Texture of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Pittsburg, United States. pp.163-169, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470444214.ch17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de l'orientation cristalline et de l'état de contrainte intragranulaire par microdiffraction Kossel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pesci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Patoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">stress determination with Kossel microdiffraction in a scanning electron microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Patoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eberhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Residual Stresses (ECRS7, Berlin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ tensile tests in the SEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France-Russia seminar "New achievements in Materials Science" Nancy les 27-29 Octobre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ tensile tests in the SEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées "Texture et Microscopie" du 20 au 21 juin 2002 à Metz (poster)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation Maps on TEM</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Determination of deformation mechanisms using TEM and SEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings ICOTOM 13 - Séoul 26-30 août 2002 - Textures of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, South Korea. pp.209-214</w:t>
+              <w:t xml:space="preserve">Journées "Texture et Microscopie" du 20 au 21 juin 2002 à Metz (conférence)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172181v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of deformation mechanisms using TEM and SEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Orientation Maps on TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Morawiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées "Texture et Microscopie" du 20 au 21 juin 2002 à Metz (conférence)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, France</w:t>
+              <w:t xml:space="preserve">Proceedings ICOTOM 13 - Séoul 26-30 août 2002 - Textures of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, South Korea. pp.209-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111781v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach for Hardening Rate Measurements in HCP Materials and Applications in Mechanical Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture deformation Mechanisms and Forming Properties of Hexagonal Alloys, Defect Properties and Mechanical Behavior of H.C.P. Metals and Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Orleans 2001 TMS Annual Meeting (conférence)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'écrouissage dans des monocristaux de Zirconium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Franco-Polonaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardening law determination in zirconium single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasticity 2002 - Aruba (conférence)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiciel de mesures d'orientations locales par MET et de détermination des mécanismes de déformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morawiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Automne de la SF2M - 2001 (poster)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des lois d'écrouissage dans les monocristaux de zirconium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">'8ème' colloque franco-polonais "Hétérogénéités de déformation" 10-12 octobre 2001 -Villetaneuse (conférence)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10731,164 +10877,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and textural evolution during cold unidirectional rolling and cold cross-rolling of near alpha titanium alloy Ti-3Al-2.5V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Tournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Strength of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Metz, France. , Proceedings of 19th International Conference on Strength of Materials</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId316"/>
+      <w:footerReference w:type="default" r:id="rId321"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10956,51 +11102,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0C7A2F8"/>
+    <w:nsid w:val="499741F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11187,51 +11333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-sebastien-lecomte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5289-8893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151528470" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingpeng Xiong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schuman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2026.186768" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483266v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145169" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349917v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbo Weng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sensen Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Qi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.120906" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116521" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Tournay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D. Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.114898" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703420v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Idrissi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Texier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Lecomte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120406" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lemaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Braux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2024.102241" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barberis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14101101" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Armand Amouzou-Adoun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebahi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118920" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03851778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Chamma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pipard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Arlazarov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03593327v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazilay Abb&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abb&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030300" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864507v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Bao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Philippe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2010.015.113" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471263v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peltier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.142428" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Saint Jalme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dancette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.1211" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863777v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34297/AJBSR.2021.13.001880" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863823v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Zhao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2021.07.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863716v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Mandrelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.141099" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.110280" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khamseh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiman Alibakhshi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Ramezanzadeh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108713" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863849v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Shen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.11.027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124450v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Gong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyue Xie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujuan Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863926v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P T N Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Abb&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Abb&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-s&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schuman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/540/1/012011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864233v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salandari-Rabori" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zarei-Hanzaki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Abedi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khatami-Hamedani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.12.181" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124497v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; S T&#243;th" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Barnett" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.10.063" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124478v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Lecomte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyan Xie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.04.023" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626072v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdavian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Saeb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.10.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKXWBSLN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864200v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2017.1402132" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515282v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.02.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7KF531H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514735v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang-Zhi Shi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wagner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Juan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.10.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514963v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.029" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514960v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiying Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.09.038" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNKT7FPN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514680v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sadiq" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cherkaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029836" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864443v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roth" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K E K Amouzou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Lebyodkin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Richeton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T A Lebedkina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.783-786.568" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503878v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lebedkin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lebedkina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.12.061" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q1XFC1G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502124v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Caer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.08.052" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLS46B1S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501852v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188981302253X" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8DH1229L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038539v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schuman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bao" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressengeas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.02.020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864487v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.03.046" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864499v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Y Cong" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y D Zhang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Esling" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y D Wang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.07.062" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poty" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Raulot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3599870" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864534v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vincent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bonasso" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Colinet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-0274-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C667FFB10059D9118300851F7FF2F3B2627C234/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213863v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pesci" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berveiller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.109" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161750v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacaze" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098646v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esling" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. He" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.08.007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTQL7Z4B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172212v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Zhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864536v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hazotte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2005.09.046" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112356v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vincent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonasso" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colinet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864541v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S He" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhao" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111895v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864544v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Fundenberger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morawiec" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouzy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0254-0584(03)00068-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111842v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morawiec" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouzy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172253v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Morawiec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864546v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Fundenberger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3991(02)00435-7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPGTXV2L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111702v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(02)00435-7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864558v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Fundenberger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouzy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188980200417X" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MP344B1C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111660v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111949v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172254v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Wu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zuo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864551v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Philippe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klimanek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199996020201" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WKHZN2P6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864549v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00416-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337374v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337255v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119885.1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337485v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337496v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337457v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117189v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04125852v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378120v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518116v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Juan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/82/1/012021" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518262v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;k&#233;li Eva K. Amouzou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lebyodkin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739527v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422568v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berbenni" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653698v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benmhenni" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenner" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haddadi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203439v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470444214.ch17" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362445v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111936v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eberhardt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111850v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111799v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172181v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111781v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117760v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111767v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117754v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Lecomte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111777v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111793v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111768v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337293v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-sebastien-lecomte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5289-8893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151528470" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592953v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Tournay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie R&#233;my" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fleury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met16040394" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508776v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingpeng Xiong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schuman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Xu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2026.186768" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483266v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145169" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116521" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D. Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.114898" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbo Weng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sensen Huang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Qi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.120906" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708886v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barberis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14101101" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Idrissi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Texier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Lecomte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120406" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lemaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Braux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2024.102241" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Armand Amouzou-Adoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebahi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118920" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03851778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Chamma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pipard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Arlazarov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03593327v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazilay Abb&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abb&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030300" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Bao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Philippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2010.015.113" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471263v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peltier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.142428" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863836v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Saint Jalme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dancette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.1211" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863777v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34297/AJBSR.2021.13.001880" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Zhao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2021.07.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Mandrelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.141099" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446979v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.110280" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khamseh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiman Alibakhshi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Ramezanzadeh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108713" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863849v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Shen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.11.027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124450v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Gong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyue Xie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujuan Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863926v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P T N Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Abb&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Abb&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-s&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schuman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/540/1/012011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864233v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salandari-Rabori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zarei-Hanzaki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Abedi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khatami-Hamedani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.12.181" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7H29ZWG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Lecomte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyan Xie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.04.023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124497v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; S T&#243;th" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Barnett" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.10.063" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626072v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdavian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Saeb" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.10.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKXWBSLN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864200v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2017.1402132" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515282v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.02.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7KF531H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514735v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang-Zhi Shi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wagner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Juan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.10.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514680v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sadiq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cherkaoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029836" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514960v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiying Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.09.038" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNKT7FPN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514963v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.029" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roth" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lebedkin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lebedkina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.12.061" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q1XFC1G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864443v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roth" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K E K Amouzou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Lebyodkin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Richeton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T A Lebedkina" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.783-786.568" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502124v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Caer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.08.052" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLS46B1S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501852v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188981302253X" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8DH1229L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864487v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.03.046" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038539v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schuman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressengeas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.02.020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864515v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poty" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Raulot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3599870" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864499v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Y Cong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y D Zhang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Esling" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y D Wang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.07.062" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864534v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vincent" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bonasso" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Colinet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-0274-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C667FFB10059D9118300851F7FF2F3B2627C234/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213863v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pesci" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berveiller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.109" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098646v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esling" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. He" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.08.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTQL7Z4B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172212v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Zhang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864536v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hazotte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2005.09.046" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112356v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vincent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonasso" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colinet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111895v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacaze" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864541v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S He" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhao" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161750v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172253v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Morawiec" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouzy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111842v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morawiec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864546v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Fundenberger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morawiec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouzy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3991(02)00435-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPGTXV2L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111702v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(02)00435-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864544v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Fundenberger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0254-0584(03)00068-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111660v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111949v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864558v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Fundenberger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouzy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188980200417X" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MP344B1C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172254v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Wu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zuo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864551v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Philippe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klimanek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199996020201" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WKHZN2P6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864549v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00416-4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337374v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337255v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119885.1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337485v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337457v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337496v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117189v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04125852v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378120v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518116v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Juan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/82/1/012021" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518262v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;k&#233;li Eva K. Amouzou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lebyodkin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739527v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422568v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berbenni" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653698v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benmhenni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haddadi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203439v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470444214.ch17" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362445v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111936v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eberhardt" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111850v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111799v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111781v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172181v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117760v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111767v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117754v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Lecomte" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111777v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111793v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111768v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337293v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>