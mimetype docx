--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1051,291 +1051,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust determination of cubic elastic constants via nanoindentation and Bayesian inference</w:t>
+                <w:t xml:space="preserve">Harnessing the Wharton's jelly membrane osteo-biocompatibility by a tannic acid cross-linking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Idrissi</w:t>
+                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+                <w:t xml:space="preserve">F Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Texier</w:t>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+                <w:t xml:space="preserve">J Braux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-S. Lecomte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Terryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 281, pp.120406. </w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.102241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2024.102241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703420v1</w:t>
+                <w:t xml:space="preserve">hal-04673540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the Wharton's jelly membrane osteo-biocompatibility by a tannic acid cross-linking</w:t>
+                <w:t xml:space="preserve">Robust determination of cubic elastic constants via nanoindentation and Bayesian inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
+                <w:t xml:space="preserve">Y. Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Lemaire</w:t>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dubus</w:t>
+                <w:t xml:space="preserve">D. Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Braux</w:t>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Terryn</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-S. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39, pp.102241. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 281, pp.120406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2024.102241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673540v1</w:t>
+                <w:t xml:space="preserve">hal-04703420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On elastic gaps in strain gradient plasticity: 3D discrete dislocation dynamics investigation</w:t>
               </w:r>
@@ -1449,425 +1449,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined EBSD/nanoindentation study of dislocation density gradients near grain boundaries in a ferritic steel</w:t>
+                <w:t xml:space="preserve">Study of Deformation Mechanisms in Titanium by Interrupted Rolling and Channel Die Compression Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layal Chamma</w:t>
+                <w:t xml:space="preserve">Lei Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
+                <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Arlazarov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+                <w:t xml:space="preserve">Marie-Jeanne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S. Lecomte</w:t>
+                <w:t xml:space="preserve">Xiang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 110 (2), pp.203. </w:t>
+              <w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.113-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2022005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3970/cmc.2010.015.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851778v1</w:t>
+                <w:t xml:space="preserve">hal-03864507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Identification of Single-Crystal Plasticity Parameters of HCP Zinc from Nanoindentation Curves and Residual Topographies</w:t>
+                <w:t xml:space="preserve">A combined EBSD/nanoindentation study of dislocation density gradients near grain boundaries in a ferritic steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pham Nguyen</w:t>
+                <w:t xml:space="preserve">Layal Chamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fazilay Abbès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schuman</w:t>
+                <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boussad Abbès</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Artem Arlazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (3), pp.300. </w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (2), pp.203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano12030300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2022005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593327v1</w:t>
+                <w:t xml:space="preserve">hal-03851778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Deformation Mechanisms in Titanium by Interrupted Rolling and Channel Die Compression Tests</w:t>
+                <w:t xml:space="preserve">Inverse Identification of Single-Crystal Plasticity Parameters of HCP Zinc from Nanoindentation Curves and Residual Topographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Bao</w:t>
+                <w:t xml:space="preserve">Pham Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazilay Abbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang Zhao</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boussad Abbès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (2), pp.113-127. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3970/cmc.2010.015.113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano12030300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864507v1</w:t>
+                <w:t xml:space="preserve">hal-03593327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoindentation study of hydride diffusion layer in commercial pure titanium</w:t>
               </w:r>
@@ -2723,51 +2723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shun Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3134,51 +3134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zarei-Hanzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.R. Abedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khatami-Hamedani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3949,51 +3949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 83, pp.17-28. </w:t>
@@ -4129,307 +4129,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of twinning/detwinning behaviors of Ti by interrupted in situ tensile tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shiying Wang</w:t>
+                <w:t xml:space="preserve">Sequential double extension twinning in a magnesium alloy: Combined statistical and micromechanical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang-Zhi Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xiang Zhao</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 82, pp.424-436. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.09.038⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 96, pp.333-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514960v1</w:t>
+                <w:t xml:space="preserve">hal-01514963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential double extension twinning in a magnesium alloy: Combined statistical and micromechanical analyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhang-Zhi Shi</w:t>
+                <w:t xml:space="preserve">Study of twinning/detwinning behaviors of Ti by interrupted in situ tensile tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Juan</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 96, pp.333-343. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 82, pp.424-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.09.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.06.029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01514963v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of anisotropy of mechanical properties of alpha-titanium in tension conditions</w:t>
               </w:r>
@@ -4467,51 +4467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Lebedkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 596, pp.236-243. </w:t>
@@ -4721,51 +4721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Caer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Patoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4824,51 +4824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple twinning in pure hexagonal close-packed titanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4876,51 +4876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (5), pp.1397-1406. </w:t>
@@ -5009,51 +5009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5104,77 +5104,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations between twin and slip in parent lattice due to kinematic compatibility at interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5228,295 +5228,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of the Critical Resolved Shear Stress in the HCP materials by atomic simulation: Application to alpha-zirconium and alpha- titanium</w:t>
+                <w:t xml:space="preserve">Microstructural and crystallographic characteristics of interpenetrating and non-interpenetrating multiply twinned nanostructure in a Ni–Mn–Ga ferromagnetic shape memory alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Poty</w:t>
+                <w:t xml:space="preserve">D Y Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Raulot</w:t>
+                <w:t xml:space="preserve">Y D Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Xu</w:t>
+                <w:t xml:space="preserve">C Esling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rodney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Schuman</w:t>
+                <w:t xml:space="preserve">Y D Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 110 (1), pp.014905. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (18), pp.7070 - 7081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3599870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.07.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864515v1</w:t>
+                <w:t xml:space="preserve">hal-03864499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural and crystallographic characteristics of interpenetrating and non-interpenetrating multiply twinned nanostructure in a Ni–Mn–Ga ferromagnetic shape memory alloy</w:t>
+                <w:t xml:space="preserve">Classification of the Critical Resolved Shear Stress in the HCP materials by atomic simulation: Application to alpha-zirconium and alpha- titanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Y Cong</w:t>
+                <w:t xml:space="preserve">A. Poty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y D Zhang</w:t>
+                <w:t xml:space="preserve">J.-M. Raulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Esling</w:t>
+                <w:t xml:space="preserve">H. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y D Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.S. Lecomte</w:t>
+                <w:t xml:space="preserve">David Rodney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59 (18), pp.7070 - 7081. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (1), pp.014905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.07.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3599870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864499v1</w:t>
+                <w:t xml:space="preserve">hal-03864515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between the fracture toughness and grain boundary characteristics in hot-dip galvanized zinc coatings</w:t>
               </w:r>
@@ -5528,51 +5528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Bonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5834,127 +5834,131 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.D. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 53, pp.5213-5221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2005.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00098646v1</w:t>
+                <w:t xml:space="preserve">hal-00172212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain boundary characteristics and texture formation in a medium carbon steel during its austenitic decomposition in a high magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5976,641 +5980,637 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 53, pp.5213-5221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2005.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172212v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00098646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting-up rules to characterize microsegregation</w:t>
+                <w:t xml:space="preserve">The relationship between the fracture toughness and grain boundary distribution in hot-dip galvanized zinc coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hazotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.S. Lecomte</w:t>
+                <w:t xml:space="preserve">Grégory Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lacaze</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Bonasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41 N18, pp.5966-5975</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864536v1</w:t>
+                <w:t xml:space="preserve">hal-00112356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between the fracture toughness and grain boundary distribution in hot-dip galvanized zinc coatings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Setting-up rules to characterize microsegregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bonasso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
+                <w:t xml:space="preserve">A Hazotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Colinet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 413-414, pp.223-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2005.09.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112356v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting-up rules to characterize microsegregation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grain boundary characteristics and texture formation in a medium carbon steel during its austenitic decomposition in a high magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y D Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Esling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Hazotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
+                <w:t xml:space="preserve">C S He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lacaze</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53, pp.5213 - 5221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2005.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111895v1</w:t>
+                <w:t xml:space="preserve">hal-03864541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain boundary characteristics and texture formation in a medium carbon steel during its austenitic decomposition in a high magnetic field</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Setting-up rules to characterize microsegregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C S He</w:t>
+                <w:t xml:space="preserve">Alain Hazotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Zhao</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vol. A413-414, p 223-228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864541v1</w:t>
+                <w:t xml:space="preserve">hal-00111895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting-up rules to characterize microsegregations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, A413-414, pp.223-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6890,51 +6890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Morawiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 96, pp.127 - 137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7148,51 +7148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Morawiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 81, pp.535-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7304,51 +7304,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 35, pp.287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111660v1</w:t>
+                <w:t xml:space="preserve">hal-00111949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EP-a program for determination of crystallite orientations from TEM Kikuchi and CBED diffraction patterns</w:t>
               </w:r>
@@ -7412,51 +7412,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 35, pp.287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111949v1</w:t>
+                <w:t xml:space="preserve">hal-00111660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EP – a program for determination of crystallite orientations from TEM Kikuchi and CBED diffraction patterns</w:t>
               </w:r>
@@ -7481,51 +7481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 35 (2), pp.287-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7692,51 +7692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de déformation et propriétés mécaniques de l’alliage de titane Ti-6Al-4V dans la gamme de température 25-800°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7808,51 +7808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic deformation of a Ti-6% Al-4% V alloy with a strong transverse-type crystallographic a-texture at elevated temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7938,70 +7938,70 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of rolling to basal texture in CP-Ti processed by step cold-rolling plus recrystallization annealing</w:t>
+                <w:t xml:space="preserve">INVESTIGATION OF THE MICROSTRUCTURE AND TEXTURE OF A Ti-3Al-2.5V SHEET DURING COLD UNIDIRECTIONAL-ROLLING PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Tournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8013,116 +8013,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Y. D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20TH INTERNATIONAL CONFERENCE ON TEXTURES OF MATERIALS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023, Jun 2023, Edinburgh, United Kingdom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IOM3, Jun 2023, Edinbourg, Ecosse, United Kingdom. 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7490/f1000research.1119885.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337374v1</w:t>
+                <w:t xml:space="preserve">hal-05337255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVESTIGATION OF THE MICROSTRUCTURE AND TEXTURE OF A Ti-3Al-2.5V SHEET DURING COLD UNIDIRECTIONAL-ROLLING PROCESS</w:t>
+                <w:t xml:space="preserve">Transformation of rolling to basal texture in CP-Ti processed by step cold-rolling plus recrystallization annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Tournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8134,125 +8143,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Y. D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023, Jun 2023, Edinburgh, United Kingdom</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20TH INTERNATIONAL CONFERENCE ON TEXTURES OF MATERIALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEM3, Jun 2024, METZ, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7490/f1000research.1119885.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05337255v1</w:t>
+                <w:t xml:space="preserve">hal-05337374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICPDF '24 -Texture evolution induced by macro-and micro-effects of deformation by slip and twinning in CP-Ti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Tournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8310,243 +8310,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic analysis of hydride phase transformation and its effect on mechanical property of commercial pure Titanium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Investigation of the deformation behaviour of titanium sheets with strong tranverse texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaine Tournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. D. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plasticity, Damage, and Fracture 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Akhtar S Khan, Jan 2023, Punta cana, Dominican Republic</w:t>
+              <w:t xml:space="preserve">Texture and anisotropy symposium 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SF2M, Jun 2023, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337457v1</w:t>
+                <w:t xml:space="preserve">hal-05337496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the deformation behaviour of titanium sheets with strong tranverse texture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Crystallographic analysis of hydride phase transformation and its effect on mechanical property of commercial pure Titanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Texture and anisotropy symposium 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SF2M, Jun 2023, METZ, France</w:t>
+              <w:t xml:space="preserve">International Conference on Plasticity, Damage, and Fracture 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Akhtar S Khan, Jan 2023, Punta cana, Dominican Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337496v1</w:t>
+                <w:t xml:space="preserve">hal-05337457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation des effets de taille sous chargements complexes par la dynamique des dislocations discrètes en 3D</w:t>
               </w:r>
@@ -8584,51 +8584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque plasticité 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
@@ -8830,51 +8830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8968,51 +8968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. -A. Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOTOM 17 - 17th International Conference on Textures of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Dresde, Germany. pp.012021, </w:t>
@@ -9089,51 +9089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kékéli Eva K. Amouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Lebyodkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Lebedkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9201,77 +9201,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tabourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasticité 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, METZ, France</w:t>
@@ -9896,51 +9896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ tensile tests in the SEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9985,135 +9985,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ tensile tests in the SEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orientation Maps on TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Morawiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Esling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées "Texture et Microscopie" du 20 au 21 juin 2002 à Metz (poster)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, France</w:t>
+              <w:t xml:space="preserve">Proceedings ICOTOM 13 - Séoul 26-30 août 2002 - Textures of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, South Korea. pp.209-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111799v1</w:t>
+                <w:t xml:space="preserve">hal-00172181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of deformation mechanisms using TEM and SEM</w:t>
               </w:r>
@@ -10162,325 +10162,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation Maps on TEM</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ tensile tests in the SEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Esling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings ICOTOM 13 - Séoul 26-30 août 2002 - Textures of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, South Korea. pp.209-214</w:t>
+              <w:t xml:space="preserve">Journées "Texture et Microscopie" du 20 au 21 juin 2002 à Metz (poster)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172181v1</w:t>
+                <w:t xml:space="preserve">hal-00111799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for Hardening Rate Measurements in HCP Materials and Applications in Mechanical Modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Texture deformation Mechanisms and Forming Properties of Hexagonal Alloys, Defect Properties and Mechanical Behavior of H.C.P. Metals and Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.S. Lecomte</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">New Orleans 2001 TMS Annual Meeting (conférence)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00117760v1</w:t>
+                <w:t xml:space="preserve">hal-00111767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture deformation Mechanisms and Forming Properties of Hexagonal Alloys, Defect Properties and Mechanical Behavior of H.C.P. Metals and Alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">A new approach for Hardening Rate Measurements in HCP Materials and Applications in Mechanical Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Orleans 2001 TMS Annual Meeting (conférence)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, United States</w:t>
+              <w:t xml:space="preserve">ASME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111767v1</w:t>
+                <w:t xml:space="preserve">hal-00117760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'écrouissage dans des monocristaux de Zirconium</w:t>
               </w:r>
@@ -10492,51 +10492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Franco-Polonaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10561,51 +10561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardening law determination in zirconium single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10764,51 +10764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des lois d'écrouissage dans les monocristaux de zirconium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10904,51 +10904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and textural evolution during cold unidirectional rolling and cold cross-rolling of near alpha titanium alloy Ti-3Al-2.5V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Tournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11102,51 +11102,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="499741F4"/>
+    <w:nsid w:val="C5FB8AE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11333,51 +11333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-sebastien-lecomte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5289-8893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151528470" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592953v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Tournay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie R&#233;my" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fleury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met16040394" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508776v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingpeng Xiong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schuman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Xu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2026.186768" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483266v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145169" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116521" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D. Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.114898" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbo Weng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sensen Huang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Qi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.120906" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708886v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barberis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14101101" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Idrissi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Texier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Lecomte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120406" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lemaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Braux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2024.102241" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Armand Amouzou-Adoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebahi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118920" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03851778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Chamma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pipard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Arlazarov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03593327v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazilay Abb&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abb&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030300" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Bao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Philippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2010.015.113" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471263v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peltier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.142428" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863836v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Saint Jalme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dancette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.1211" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863777v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34297/AJBSR.2021.13.001880" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Zhao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2021.07.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Mandrelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.141099" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446979v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.110280" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khamseh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiman Alibakhshi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Ramezanzadeh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108713" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863849v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Shen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.11.027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124450v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Gong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyue Xie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujuan Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863926v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P T N Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Abb&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Abb&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-s&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schuman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/540/1/012011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864233v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salandari-Rabori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zarei-Hanzaki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Abedi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khatami-Hamedani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.12.181" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7H29ZWG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Lecomte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyan Xie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.04.023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124497v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; S T&#243;th" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Barnett" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.10.063" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626072v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdavian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Saeb" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.10.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKXWBSLN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864200v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2017.1402132" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515282v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.02.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7KF531H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514735v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang-Zhi Shi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wagner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Juan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.10.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514680v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sadiq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cherkaoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029836" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514960v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiying Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.09.038" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNKT7FPN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514963v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.029" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roth" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lebedkin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lebedkina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.12.061" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q1XFC1G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864443v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roth" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K E K Amouzou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Lebyodkin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Richeton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T A Lebedkina" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.783-786.568" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502124v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Caer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.08.052" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLS46B1S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501852v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188981302253X" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8DH1229L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864487v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.03.046" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038539v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schuman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressengeas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.02.020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864515v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poty" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Raulot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3599870" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864499v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Y Cong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y D Zhang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Esling" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y D Wang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.07.062" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864534v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vincent" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bonasso" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Colinet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-0274-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C667FFB10059D9118300851F7FF2F3B2627C234/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213863v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pesci" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berveiller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.109" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098646v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esling" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. He" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.08.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTQL7Z4B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172212v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Zhang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864536v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hazotte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2005.09.046" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112356v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vincent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonasso" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colinet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111895v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacaze" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864541v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S He" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhao" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161750v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172253v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Morawiec" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouzy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111842v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morawiec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864546v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Fundenberger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morawiec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouzy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3991(02)00435-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPGTXV2L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111702v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(02)00435-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864544v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Fundenberger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0254-0584(03)00068-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111660v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111949v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864558v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Fundenberger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouzy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188980200417X" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MP344B1C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172254v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Wu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zuo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864551v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Philippe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klimanek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199996020201" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WKHZN2P6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864549v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00416-4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337374v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337255v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119885.1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337485v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337457v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337496v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117189v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04125852v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378120v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518116v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Juan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/82/1/012021" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518262v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;k&#233;li Eva K. Amouzou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lebyodkin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739527v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422568v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berbenni" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653698v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benmhenni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haddadi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203439v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470444214.ch17" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362445v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111936v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eberhardt" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111850v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111799v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111781v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172181v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117760v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111767v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117754v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Lecomte" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111777v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111793v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111768v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337293v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-sebastien-lecomte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5289-8893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151528470" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592953v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Tournay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie R&#233;my" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fleury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met16040394" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508776v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingpeng Xiong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schuman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Xu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2026.186768" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483266v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145169" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116521" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D. Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.114898" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbo Weng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sensen Huang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Qi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.120906" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708886v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barberis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14101101" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lemaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Braux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2024.102241" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703420v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Idrissi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Texier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Lecomte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120406" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Armand Amouzou-Adoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebahi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118920" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Bao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Philippe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2010.015.113" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03851778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Chamma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pipard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Arlazarov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03593327v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazilay Abb&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abb&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030300" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471263v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peltier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.142428" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863836v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Saint Jalme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dancette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.1211" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863777v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34297/AJBSR.2021.13.001880" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Zhao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2021.07.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Mandrelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.141099" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446979v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.110280" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khamseh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiman Alibakhshi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Ramezanzadeh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108713" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863849v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Shen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.11.027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124450v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Gong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyue Xie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujuan Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863926v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P T N Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Abb&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Abb&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-s&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schuman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/540/1/012011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864233v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salandari-Rabori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zarei-Hanzaki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Abedi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khatami-Hamedani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.12.181" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7H29ZWG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Lecomte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyan Xie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.04.023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124497v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; S T&#243;th" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Barnett" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.10.063" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626072v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdavian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Saeb" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.10.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKXWBSLN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864200v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2017.1402132" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515282v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.02.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7KF531H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514735v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang-Zhi Shi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wagner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Juan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.10.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514680v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sadiq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cherkaoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029836" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514963v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514960v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiying Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.09.038" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNKT7FPN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roth" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lebedkin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lebedkina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.12.061" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q1XFC1G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864443v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roth" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K E K Amouzou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Lebyodkin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Richeton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T A Lebedkina" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.783-786.568" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502124v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Caer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.08.052" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLS46B1S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501852v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188981302253X" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8DH1229L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864487v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.03.046" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038539v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schuman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressengeas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.02.020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864499v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Y Cong" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y D Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Esling" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y D Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.07.062" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864515v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poty" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Raulot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3599870" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864534v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vincent" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bonasso" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Colinet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-0274-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C667FFB10059D9118300851F7FF2F3B2627C234/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213863v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pesci" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berveiller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.109" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172212v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esling" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. He" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Zhang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.08.007" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTQL7Z4B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098646v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112356v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vincent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonasso" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colinet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864536v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hazotte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2005.09.046" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864541v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S He" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhao" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111895v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacaze" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161750v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172253v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Morawiec" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouzy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111842v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morawiec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864546v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Fundenberger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morawiec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouzy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3991(02)00435-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPGTXV2L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111702v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(02)00435-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864544v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Fundenberger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0254-0584(03)00068-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111949v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111660v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864558v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Fundenberger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouzy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188980200417X" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MP344B1C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172254v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Wu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zuo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864551v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Philippe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klimanek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199996020201" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WKHZN2P6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864549v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00416-4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337255v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119885.1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337374v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337485v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337496v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337457v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117189v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04125852v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378120v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518116v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Juan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/82/1/012021" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518262v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;k&#233;li Eva K. Amouzou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Lebyodkin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739527v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422568v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berbenni" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653698v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benmhenni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haddadi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203439v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470444214.ch17" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362445v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111936v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eberhardt" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111850v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172181v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111781v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111799v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111767v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117760v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117754v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Lecomte" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111777v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111793v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111768v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337293v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>