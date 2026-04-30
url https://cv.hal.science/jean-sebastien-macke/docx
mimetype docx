--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -232,51 +232,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (78)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -404,11120 +404,11258 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05062862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wagner dans la vie et l'œuvre d'Émile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences annuelles du Cercle Richard Wagner de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cercle Richard Wagner de Paris, Mar 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05562738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapter, au 21e siècle, un classique du roman français du 19e siècle : Germinal l’intemporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Réécriture des classiques au théâtre ». Théâtronome : forum des chercheurs francophones en arts du spectacle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renata Jakubczuk; Sylwia Kucharuk; Gilles Losseroy, Apr 2026, Lublin (POL), Pologne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05600578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour saluer Anne-Marie Garat : roman et photographie au regard de l'œuvre d'Émile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Émile Zola, Naturalism and Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIZEN; Université de Maia, Jun 2025, Université de Maia, ISMAI, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05137733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Zola et la photographie. Une œuvre au noir et blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences UniverCité Ouverte de Gif-sur-Yvette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Gif-sur-Yvette | Île-de-France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05417814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Messidor&amp;lt;/em&amp;gt; d’Émile Zola : un drame lyrique entre réécriture de &amp;lt;em&amp;gt;Germinal&amp;lt;/em&amp;gt; et inspiration wagnérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Ré)écriture(s) et réception(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Portugais d'Études Françaises (APEF), Oct 2025, Faro (Portugal), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05336478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola dans la rue : statuaire et street-art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres de la recherche de la Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Nouvelle, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05100116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Zola et Alfred Bruneau : une oeuvre musicale commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences UniverCité Ouverte de Gif-sur-Yvette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Culture &amp; Citoyenneté, Nov 2025, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05371749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola et la photographie, une page d’amour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences des Amis des musées d’Art et d’Histoire de la ville de Troyes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amis des musées d’Art et d’Histoire de la ville de Troyes, Apr 2025, Troyes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05062877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interviews nécrologiques en régime naturaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Hirchwald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles nouvelles ? Les écrivains naturalistes et la "course folle à l'information" (1870-1914)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agathe Castex; Hortense Delair; Valeria Tettamanti, Jun 2025, Paris Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05112400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Amis des musées d’Art et d’Histoire de la ville de Troyes, Apr 2025, Troyes (France), France</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Zola et la photographie. Écrivains-photographes naturalistes et véristes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Il Naturalismo e le Arti »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elena Gallorini, Dec 2024, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Culture &amp; Citoyenneté, Nov 2025, Gif-sur-Yvette, France</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05062884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation du travail dans les opéras d’Émile Zola et Alfred Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émile Zola: Le travail de l’œuvre, l’œuvre au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geneviève de Viveiros, Oct 2024, London (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Gif-sur-Yvette | Île-de-France, France</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04760957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EPSOArt Project: Study of artists’ papers (1830 -1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bustarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Hincelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Laroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IPH Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Paper Historians, Sep 2024, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Portugais d'Études Françaises (APEF), Oct 2025, Faro (Portugal), Portugal</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04760976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique photographique d’Émile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Médiathèque d'Anzin, Sep 2024, Anzin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Nouvelle, Jun 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04760970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Guillaumet et Alphonse Daudet, deux peintres de l'Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Daudet et le monde méditerranéen »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Simone Dufief, Jun 2024, Fontvieille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AIZEN; Université de Maia, Jun 2025, Université de Maia, ISMAI, Porto, Portugal</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04760981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition numérique de la correspondance passive et active d’Émile Zola. Données et visualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « De la lettre à l’œuvre. Autour de l’édition numérique de la correspondance de Marcel Proust »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Leriche, Julie André et Nathalie Mauriac, Sep 2024, Ecole Normale Supérieure de Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Médiathèque d'Anzin, Sep 2024, Anzin, France</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04760963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génétique textuelle : enjeux, outils et exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cagnan Edoardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Riffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Initiation à l’étude génétique des textes (atelier/séminaire pour les doctorant.e.s de l'UCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe L. S. Senghor, Apr 2023, Dakar (Sénégal), Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">EPSOArt Project: Study of artists’ papers (1830 -1950)</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les soirées musicales de Médan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Les Soirées de Médan"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis de Flaubert et Maupassant; Société Littéraire des Amis d'Émile Zola; Centre d'étude sur Zola et le naturalisme (ITEM/CNRS-ENS), May 2023, Rouen et Médan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04224938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditer la correspondance d'Émile Zola : de l'archive au papier, du papier au numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'apport du numérique dans les éditions de correspondance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atelier des humanités numériques (AHN) – École normale supérieure de Lyon (ENS Lyon); Observatoire des humanités numériques – École normale supérieure de l'université PSL (Paris Sciences &amp; Lettres) (ENS-PSL); Digit_Hum, Dec 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04362248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les soirées musicales de Médan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Soirées de Médan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Amis de Flaubert et de Maupassant; Société Littéraire des Amis d'Émile Zola; Centre d'étude sur Zola et le naturalisme (ITEM/CNRS-ENS), May 2023, Rouen et Médan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04362288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditer les archives fictionnelles et non-fictionnelles de Zola : histoire, méthodes, finalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Bustarret</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloquium international « Archives. Laboratoire de méthodes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Ferrand; Pierre Musitelli; Elsa Marguin-Hamon, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de l'édition numérique des lettres internationales envoyées à Émile Zola au moment de l'affaire Dreyfus (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études « Présentation du projet FamiliLettres »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures musicales de l'affaire Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cours sur l'histoire de l'affaire Dreyfus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Michel Pottier, Feb 2022, Institut Rachi de Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie de la recherche : l'édition numérique de correspondances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cours sur l'histoire de l'Affaire Dreyfus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Michel Pottier, Feb 2022, Troyes - Institut Rachi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditer une correspondance d'auteur en environnement numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop EMAN « Correspondance de John-Antoine Nau, transcription de la correspondance originale de l'écrivain (1910-1916) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Luzi; Richard Walter, Sep 2022, Université de Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres internationales envoyées à Émile Zola au moment de l'affaire Dreyfus : enjeux et résultats d'une édition numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude internationale « La relation épistolaire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Leriche, Nov 2022, Grenoble - Université Stendhal Grenoble III, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'ébauche du Rêve aux scénarios de ses adaptations à l'opéra et au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction du roman. Entre ébauche et finition : Zola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Lumbroso; Jean-Sébastien Macke; Jean-Michel Pottier, Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Ébauches de Zola à l'ère de la TEI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction du roman. Entre ébauche et finition : Zola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Lumbroso; Jean-Sébastien Macke; Jean-Michel Pottier, Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Zola : archives et éditions numériques. Quels outils ? Quels usages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel du Consortium CAHIER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium CAHIER, Jun 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les photographies de Zola dans l'enseignement primaire et secondaire : retour d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émile Zola. Scènes photographiques. De la collection à la transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Malthilde Falguière; Olivier Lumbroso; Jean-Sébastien Macke, Apr 2021, En visioconférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lettres de l'étranger envoyées à Émile Zola au moment de l'affaire Dreyfus (1897-1899)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire « L'épistolaire à l'ère du numérique ». Entre perspectives historiques et innovations technologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Dupond; Jean-Sébastien Macke, 2020, En visio-conférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publier la correspondance générale d'Émile Zola avec Omeka : Éditer, éditorialiser et patrimonialiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Omeka - Projets scientifiques, culturels et/ou documentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03908035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ma mère m'a promis que je pourrai bientôt lire votre roman... » Le Rêve d'Émile Zola : littérature-musique-cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il était une fois un rêve..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Littoerales, Aug 2019, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03908062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'édition numérique des archives d'Émile Zola : iconographie, manuscrits, correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'équipe Baudelaire de l'ITEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea Schellino, May 2019, Paris Sorbonne Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03908531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Zola et Alfred Bruneau : musique et éducation populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences de la Bibliothèque de l'Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque de l'Instruction, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03908056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques aspects significatifs d'une genèse éditoriale chez Émile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Genèse éditoriale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rudolph Mahrer, Apr 2019, Lausanne - Université, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03908522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola et le numérique : Bilan de 20 années d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'Équipe Littérature et arts numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenoble, Feb 2019, Grenoble - Université Stendhal Grenoble III, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03908513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'édition numérique de la correspondance de Zola. Lettres de Zola - Lettres de l'étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Écrivains en réseaux. Les correspondances sous l'oeil numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Mémoire de l'Édition Contemporaine (IMEC), Nov 2019, Abbaye d'Ardenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03908046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition de correspondances d'auteurs du 19ème siècle et analyse matérielle des supports d'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inventorier les correspondances des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Bustarret, May 2018, Ecole normale Supérieure, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03908548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Zola, romancier populaire et/ou classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cours « Qu'est-ce qu'un auteur classique ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clive Thomson, Mar 2018, Guelph - Ontario, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03908558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naturalisme-monde et réseaux numériques. Pour une édition numérique des archives naturalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux et relations littérairesfrancophiles au 19ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geneviève de Viveiros; Nicolas Gauthier, Mar 2018, London, Ontario, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03908574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les supports et instruments d'écriture des écrivains vus par eux-mêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du cinquantenaire de l'ITEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITEM, Oct 2018, Ecole normale Supérieure, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03908555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Zola et Octave Mirbeau, des oubliés de la critique musicale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Zola, Mirbeau and naturalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIZEN; Université de Debrecen, Jun 2017, Debrecen, Hongrie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ce soir je t'écrirai comme à mon habitude ». Les rituels épistolaires d'Émile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude CAHIER, groupe « Correspondance »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium CAHIER, Nov 2017, Montpellier (Université Paul Valéry), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03908579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le naturalisme-monde et ses modélisations numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'Association Nineteenth-Century French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nineteenth-Century French Studies, Nov 2017, Charlottesville, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le journal inédit de Thyde Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'équipe « Autobiographie et Correspondance » de l'ITEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Marc Hovasse, Jan 2017, Ecole normale supérieure, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mal dans L'Ouragan d'Alfred Bruneau et Émile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du département de musicologie de l'Université de Toulouse Le Mirail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles didactiques innovants en recherche sur l’écriture, à l’ère du numérique : l’exemple du groupe OZER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Hincelin</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dumain</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français écrit au siècle du numérique : enseignement et apprentissage </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie André ; Olivier Bertrand; Isabelle Schaffner, Oct 2015, Saclay, Ecole Polytechnique, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet ArchiZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Humanités &amp; numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en Yvelines, Feb 2015, Saint-Quentin-en Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une édition électronique de la correspondance de Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel de l'ACEF XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association canadienne des études francophones du XIXe siècle, Jun 2015, Ottawa (Ontario), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un souffle naturaliste à l'Opéra-Comique : l'oeuvre commune d'Alfred Bruneau et Émile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du tricentenaire de l'Opéra-Comique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Opéra-Comique, Mar 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels enjeux pour les archives d'écrivains à l'ère du tout-numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives d'écrivains, mémoire de la création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives départementales du Nord et Villa départementale Marguerite-Yourcenar, Nov 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit photographique dans les lettres de Zola à Alexandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'équipe « Genèse et Autobiographie » de l'ITEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Marc Hovasse, Apr 2015, Ecole normale supérieure, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles représentations de l'archive zolienne à l'ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude du réseau Usages des patrimoines numérisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Dupont; Michel Bernard, Jun 2015, Paris Diderot (Paris 7), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives zoliennes à l'épreuve du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Site Internet et édition numérique » de l'ITEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Richard Walter, May 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet ArchiZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grenaud-Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Laroque</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanités &amp; numérique, n°2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines, Feb 2015, Saint-Quentin-en-Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La correspondance d'Alfred Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Correspondance et arts »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Sep 2015, Brest, UBO, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intimités familiales : hommage à Jean Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'équipe Zola de l'ITEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une correspondance à trois. Zola, Bruneau et Gallet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éditer la correspondance de Zola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'étude des correspondances et journaux intimes (Université de Bretagne Occidentale), Dec 2014, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site Archiz : un portail innovant pour entrer dans l’écriture littéraire, de l’école au lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Writing Research across borders III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plane Sylvie, Feb 2014, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives zoliennes : création et évolution du site ArchiZ en fonction de ses lecteurs et usagers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus littéraires numérisés : la place du sujet lecteur et usager</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Chambéry (Savoie), France. pp.87-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola et la photographie. Bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'équipe « Génétique des arts visuels »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monique Sicard, Apr 2013, Ecole normale supérieure, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola et Tolstoï sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Zola et Tolstoï »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'étude sur Zola et le naturalisme (ITEM/CNRS-ENS), Oct 2013, Ecole normale supérieure, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Charpentier, un compositeur naturaliste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rethinking the real</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Emile Zola Society, Oct 2013, Londres, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'iconothèque Zola du site ArchiZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du manuscrit au numérique : éditer les archives zoliennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'étude sur Zola et le naturalisme, Mar 2013, Paris 3 - Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola et les gauches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Centre d'histoire de Sciences Po Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'études politiques de Paris, May 2012, Sciences Po - Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les romanciers du XIXe siècle se font conteurs. L'exemple de Zola et Flaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d'été des Littoerales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Justine Jotham, Aug 2012, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique dans le Journal des Goncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Goncourt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre-Jean Dufief; Jean-Marc Hovasse, Oct 2011, Nanterre (Université Paris X), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Zola photographe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences de la Cité du Livre d'Aix-en-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité du Livre (Bibliothèque Méjanes), May 2011, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le répertoire musical en Flandres aux 19ème et 20ème siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Albert-Roussel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature et la civilisation françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cours de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Meiji de Tokyo, Sep 2011, Université Meiji - Tokyo, Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ébauches des textes lyriques d'Émile Zola, étude génétique et écoute musicologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Zola de l'ITEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'étude sur Zola et le naturalisme, Mar 2010, Paris 3 - Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le 29 septembre 1903. Un jour dans la vie d'Alfred Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pèlerinage littéraire de Médan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société littéraire des Amis d'Émile Zola; Maison Zola - Musée Dreyfus, Oct 2007, Médan, France. pp.227-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rêves d'Alfred Bruneau, musicien de Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival international de musique classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Verbier, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola et l'écriture fuguée. Une structure obsédante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du département de musicologie de l'université de Toulouse Le Mirail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse Le Mirail, Jun 2005, Toulouse (Université Toulouse II), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence de la musique d'Alfred Bruneau dans Le Rêve de Jacques de Baroncelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences de Radio-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Radio-France, Mar 2003, Paris (Maison de la Radio), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réception du Rêve d'Alfred Bruneau en France et à l'étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'équipe Zola de l'ITEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'étude sur Zola et le naturalisme (ITEM/CNRS-ENS), Mar 2003, Paris 3 - Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Provence d'Émile Zola dans les opéras d'Alfred Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centenaire de la mort d'Émile Zola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité du Livre (bibliothèque Méjanes), Oct 2002, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Zola et la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences de la Zola Society de Londres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Emile Zola Society, Jun 2001, Londres (Institut Français), Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire des expéditions de Claude Lévi-Strauss à la Bibliothèque nationale de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dupuy-Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Désveaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux sources de Tristes Tropiques. Les carnets de terrain de Claude et Dina Lévi-Strauss (1935-1939)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions EHESS, pp.33-50, 2025, 978-2-7132-3398-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05062858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Thill, gloire internationale de l'opéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierrette Marne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artistes parisiens à la campagne, « Les beaux jours de Bois-le-Roi »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Bois-le-Roi Audiovisuel et Patrimoine, pp.160-163, 2024, 978-2-9561593-3-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04760948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'iconothèque Zola du site ArchiZ (ITEM/CNRS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jessica Desclaux; Bertrand Gervais; Corentin Lahouste; Anne Reverseau; Marcela Scibiorska. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iconothèques. Collecte, stockage et transmission d'images chez les écrivains et les artistes (XIXᵉ-XXIᵉ siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.213-218, 2024, 978-2-7535-9848-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05062863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les photographies de Zola au miroir de la fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Macke, Jean-Sébastien; Grenaud-Tostain, Céline; Martin, Bruno; Falguière-Léonard, Mathilde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émile Zola et la photographie. Une page d'amour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.23-29, 2023, 9791037031297fr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04224932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genesi fotografiche negli scrittori veristi e naturalisti: la cornice e la luce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabriella Alfieri; Giorgio Longo; Andrea Manganaro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verga nel Realismo europeo ed extraeuropeo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Euno Edizioni, pp.131-140, 2023, 978-88-6859-250-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04761015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine et Émile Zola photographes de l'Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabrielle Alfieri; Rosario Castelli; Sergio Cristaldi; Andrea Manganaro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rappresentazioni narrative Realismo, verismo, modernismo tra secondo ottocento e primo novecento. Sperimentazione italiana e cornice europea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondazione Verga; Euno Edizioni, pp.49-61, 2020, 978-88-6859-195-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03903681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique cinématographique et photographique des paysages miniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Pollard; Valerie Minogue. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et paysages industriels : Zola et les réalités sociales de son époque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Emile Zola Society, pp.49-59, 2019, 978-0-9525583-5-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emile Zola et le naturalisme, en tous genres. Mélanges offerts à Alain Pagès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, p.7-16, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles didactiques innovants en recherche sur l’écriture, à l’ère du numérique : l’exemple du groupe OZER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français écrit au siècle du numérique : enseignement et apprentissage, J. André, O. Bertrand, I. Schaffner (éds). Editions de l’Ecole Polytechnique, p.65-76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relectures musicales de l'oeuvre d'Émile Zola dans le cinéma et le théâtre du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kelly Benoudis Basilio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naturalismo, Olhares Cruzados/Naturalisme, Regards Croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humus, pp.302-322, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Bruneau et Gustave Charpentier : deux compositeurs ouverts au monde musical amateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michela Niccolai; Jean-Christophe Branger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gustave Charpentier et son temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Saint-Étienne, pp.157-172, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magnan, un écrivain à la confluence de Zola et Giono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carolyn Snipes-Hoyt; Marie-Sophie Armstrong; Riikka Rossi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Re-reading Zola and Worldwide Naturalism : Miscellanies in Honour of Anna Gural-Migdal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.414-426, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les textes lyriques d'Émile Zola, un testament littéraire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Cerullo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proses fin-de-(XIXème) siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università L'Orientale, pp.207-240, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter le réel à l'opéra : artifices naturalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lorenzo Frassà. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Opera-Comique in the Eighteenth and Ninetheenth Centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brépols, pp.212-234, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03903792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moi, Denise Aubert, fille d'Émile Zola et écrivain pour enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Sébastien Macke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque « Sur les traces d'Émile Zola.. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Médiathèque François-Mitterrand, pp.53-71, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gloire à Zola »... Une panthéonisation en musique et en chansons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Pagès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zola au Panthéon. L'épilogue de l'affaire Dreyfus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.41-53, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Valabrègue : « Ce Provençal était, par toutes ses fibres, un homme du Nord »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valerie Minogue; Patrick Pollard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visages de la Provence : Zola, Cézanne, Giono</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Emile Zola Society, pp.63-72, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le naturalisme d'Alfred Bruneau et Émile Zola, de la théorie à l'application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Christophe Branger; Alban Ramaut. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Naturalisme sur la scène lyrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Saint-Étienne, pp.61-80, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrains à vendre au bord de la mer d'Henry Céard. Une réécriture musicale du mythe de Tristan et Iseult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Cabanès; Colette Becker; Anne-Simone Dufief. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ironies et inventions naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.329-337, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Bruneau, un compositeur à l'ombre d'Émile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raphaëlle Mouren. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zola (catalogue de l'exposition de la Cité du Livre d'Aix-en-Provence)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité du Livre, pp.7-12, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Zola et Alfred Bruneau. L'opéra naturaliste à la fin du XIXᵉ siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Sacquin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zola (catalogue de l'exposition de la BnF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque nationale de France; Fayard, pp.213-218, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola photographe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Falguière-Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDiffusion, pp.140, 2025, 978-2-363-45176-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05062859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Zola et la photographie. Une page d'amour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Falguière-Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grenaud-Tostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 2023, 979-10-370-3129-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Zola et la photographie. Une page d'amour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grenaud-Tostain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, pp.250, 2023, 9791037031297</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04224927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcription numérique annotée des Ébauches des Rougon-Macquart d'Émile Zola. Plateforme TACT-UGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola et le naturalisme, en tous genres. Mélanges offerts à Alain Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-37906-026-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire Zola au XXIᵉ siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barjonet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2018, 978-2-406-07961-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04006625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire Zola au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barjonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. pp.470, 2018, Colloques de Cerisy - Littérature, n° 5, 978-2-406-07959-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres d’Émile Zola à Alexandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Emile-Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grenaud-Tostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guermès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...4752 lines deleted...]
-                <w:t xml:space="preserve">halshs-03907157v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Pagès. Gallimard, 2014, nrf, 978-2-07-013921-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes du colloque « Sur les traces d'Émile Zola... ». Denise Aubert et Maurice Le Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Médiathèque François-Mitterand, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03903806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">200 ans d'Union Musicale à Hazebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presse flamande, pp.132, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03903815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Zola. Œuvres complètes. La Débâcle. Le Docteur Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nouveau Monde Éditions, 15, pp.728, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03903832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un scénario inédit d’Émile Zola pour le théâtre : Une grande amoureuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, pp.121-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13auf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05062866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Guillaumet et Alphonse Daudet, deux peintres de l’Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Petit Chose, Bulletin de l’Association des Amis d’Alphonse Daudet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05062864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desarthe, L'oreille absolue (éditions de l'Olivier, 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Musicien Fédéré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 286, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05388132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des nouvelles de Zola à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Emile Zola Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67, pp.70-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05417812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'ébauche du &amp;lt;em&amp;gt;Rêve&amp;lt;/em&amp;gt; de Zola à son adaptation à l'opéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 99, pp.115-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05263318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des nouvelles de Zola à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Emile Zola Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 67, pp.70-72</w:t>
+              <w:t xml:space="preserve">, 2024, 66, pp.53-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 286, pp.17</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05106034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de la journée d’étude « Actualité de la recherche en histoire du papier », organisée par l’Association Française pour l’Histoire et l’Étude du Papier et des Papeteries (AFHEPP) et l’Institut des Textes et manuscrits modernes (ITEM/CNRS-ENS), le 25 octobre 2024, à l’École Normale Supérieure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Archicube </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, pp.78-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05062880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à Frédéric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98, pp.361-364</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04761004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daudet et les langues. 150 ans des Lettres de mon moulin (dir., Hans Färnlöf et Gabrielle Hirschwald)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98, pp.337-339</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04760996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Aubert, La Villa dans les Dunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98, pp.348-349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04760999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La plate-forme collaborative EMAN, un Fab Lab pour les Humanités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bohnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Réach-Ngô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Verger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Circulation des écrits &amp; Humanités numériques, Bouquet XXIII</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03815700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditer, lire et transmettre les Ébauches des Rougon-Macquart d’Émile Zola: le projet ScéNa («Scénarios naturalistes»)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grenaud-Tostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Corpace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali della Fondazione Verga </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.403-423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site ArchiZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 59, pp.121-153. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13auf⟩</w:t>
+              <w:t xml:space="preserve">, 2016, L’écriture du cycle, 42, pp.139-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genesis.1658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinq ébauches inédites de pièces de théâtre d'Émile Zola (1887-1897)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42, pp.115-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genesis.1646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des nouvelles de Zola à Paris</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une édition électronique de la correspondance d'Émile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.111-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cap sur le mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Riffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Océan Indien, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/coma.674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse de L'Attaque du moulin. Livret, musique et mise en scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40, pp.155-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genesis.1480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bal de L'Assommoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montmartre à la Une</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma naturaliste. Filmer la vie telle qu'elle est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1031, pp.26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola's Works for the Musical Stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Emile Zola Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 66, pp.53-55</w:t>
+              <w:t xml:space="preserve">, 2011, 43-44, pp.13-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37, pp.78-83</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La postérité d'Alfred Bruneau. De Roger Martin du Gard aux adaptations cinématographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 82, pp.239-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sauvage</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nouvelle Babylone : cinéma, littérature et musique naturalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Excavatio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, XXII (1-2), pp.10-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nouvelle Babylone : cinéma, littérature et musique naturalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Excavatio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, XXII (1-2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03906623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Zola, Alfred Bruneau y la ópera naturalista de fines del siglo XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biblioteca de México</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 80-81, pp.37-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres inédites d'Alexandrine Zola à la famille Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 98, pp.361-364</w:t>
+              <w:t xml:space="preserve">, 2004, 78, pp.207-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Daudet et les langues. 150 ans des Lettres de mon moulin (dir., Hans Färnlöf et Gabrielle Hirschwald)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Bruneau et l'habit vert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l’Observatoire Musical Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.9-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'Émile Zola à Alfred Bruneau. Transpositions et permanence du naturalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Excavatio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, XIX (1-2), pp.143-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The revival of French operatic theatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Emile Zola Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30, pp.3-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une adaptation inédite de La Fortune des Rougon. Miette et Silvère d'Alfred Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 98, pp.337-339</w:t>
+              <w:t xml:space="preserve">, 2003, 77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Denise Aubert, La Villa dans les Dunes</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une interview inédite d'Émile Zola dans L'Écho de Paris, 7 juin 1891</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 98, pp.348-349</w:t>
+              <w:t xml:space="preserve">, 2001, 75, pp.337-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...1595 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904416v1</w:t>
-              </w:r>
-[...2546 lines deleted...]
-                <w:t xml:space="preserve">halshs-03906684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretiens d'Émile Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Hirchwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROJET ScéNa : Scènes et scénarios naturalistes (oeuvres manuscrites, romanesques et photographiques de Zola). 2020-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet CORREZ : édition numérique des lettres internationales multilingues adressées à Emile Zola (2017-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plateforme d'édition numérique des lettres internationales plurilingues adressées à Émile Zola. EMAN. 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CORREZ - Édition des lettres internationales adressées à Émile Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Verroust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association française du hautbois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ville, un musicien (série de neuf articles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Musicien Fédéré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire du Musicien Fédéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Musicien Fédéré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une ville, un musicien (série de neuf articles)</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métiers de la musique (série de huit articles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Musicien Fédéré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03907161v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03907163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kit de survie numérique pour le doctorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. École Normale Supérieure de Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04362267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11527,111 +11665,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édition des lettres internationales envoyées à Émile Zola (CorreZ)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées publiques EMAN ( Édition de Manuscrits et d’Archives Numériques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, En visio-conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03907862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11641,581 +11779,581 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruant, Aristide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des naturalismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03903738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téléfilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des naturalismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03903780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Bruant, Aristide</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des naturalismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Musique</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03903765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des naturalismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Photographie</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03903775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des naturalismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chanson</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03903750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des naturalismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gustave Charpentier</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03903759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des naturalismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03903748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices biographiques de Colette, Gabriel García-Márquez, Johann Wolfgang von Goethe, Eugène Ionesco, Philippe Leclerc, Antoine de Saint-Exupéry, Léopold Sédar Senghor et Marguerite Yourcenar pour le Musée de la Légion d'honneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notices biographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03907075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12225,114 +12363,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Zola - Alfred Bruneau Pour un théâtre lyrique naturaliste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université de Reims Champagne Ardenne (URCA), 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03904411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId207"/>
+      <w:footerReference w:type="default" r:id="rId209"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12400,51 +12538,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A13863AE"/>
+    <w:nsid w:val="27F71254"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12548,51 +12686,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C9EF267F"/>
+    <w:nsid w:val="08C2CCF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12782,51 +12920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-sebastien-macke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7043-2904" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079316255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/230900" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Macke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05112400v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Hirchwald" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062877v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371749v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417814v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336478v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05100116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137733v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04760970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04760976v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bustarret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hincelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dumain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laroque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04760981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04760963v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04760957v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362248v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lumbroso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101838v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagnan Edoardo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Riffard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907747v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907778v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907374v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907799v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907772v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907824v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907842v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908035v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908513v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908522v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908558v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908574v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908548v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908579v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906749v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906822v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906816v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenaud-Tostain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906762v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gomez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906957v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240989v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pag&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292194v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906987v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906984v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907003v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907009v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907035v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907047v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906521v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907061v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907068v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907073v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907154v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907151v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388132v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062866v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13auf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062880v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761004v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauvage" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04760996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04760999v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815700v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dessaint" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761934v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Corpace" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723808v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.674" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.1658" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904151v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.1646" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.1480" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904212v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904225v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904238v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904253v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906623v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904319v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904296v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904264v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904246v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904305v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904404v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904416v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062859v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Falgui&#232;re-L&#233;onard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maisonneuve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933939v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157222v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pottier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006625v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barjonet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133503v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309040v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Emile-Zola" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guerm&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903806v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903815v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903832v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062858v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dupuy-Olivier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062863v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Desclaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04760948v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224932v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761015v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903681v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180545v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906707v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157211v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906541v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906557v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904195v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906571v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903792v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906596v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906578v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906619v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906669v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907076v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907078v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906684v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987996v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905429v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904479v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905534v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905391v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907160v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907162v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907161v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907163v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362267v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907862v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903780v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903738v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903765v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903775v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903750v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903759v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903748v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907075v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03904411v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-sebastien-macke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7043-2904" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079316255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/230900" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Macke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562738v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05600578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137733v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336478v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05100116v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05112400v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Hirchwald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04760957v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04760976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bustarret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hincelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dumain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laroque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04760970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04760981v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04760963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagnan Edoardo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Riffard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362248v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362288v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232579v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lumbroso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907778v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907799v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907874v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907772v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907824v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907842v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908035v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908062v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908531v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908522v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908513v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908548v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908574v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906731v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240218v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gomez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906957v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906822v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906816v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenaud-Tostain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906961v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pag&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292194v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906987v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906984v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907005v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907019v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906521v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907065v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907035v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907067v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907061v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907068v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907073v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907153v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907157v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dupuy-Olivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04760948v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062863v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Desclaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224932v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761015v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906707v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180545v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pottier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157211v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906541v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904195v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906557v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906571v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903792v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906578v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906596v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906619v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906684v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907076v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062859v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Falgui&#232;re-L&#233;onard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maisonneuve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933939v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224927v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905536v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157222v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006625v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barjonet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309040v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Emile-Zola" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guerm&#232;s" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903806v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903815v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903832v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062866v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13auf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062864v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388132v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417812v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263318v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106034v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05062880v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761004v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauvage" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04760996v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04760999v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815700v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dessaint" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761934v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Corpace" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240213v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.1658" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904151v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.1646" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723808v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.674" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904173v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.1480" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907158v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904212v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904225v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904238v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904253v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906623v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904305v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904246v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904264v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904319v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904296v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904404v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904416v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987996v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905429v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905391v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905534v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904479v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907160v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907162v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907163v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907161v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362267v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907862v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903738v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903780v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903765v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903775v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903750v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903759v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903748v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907075v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03904411v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>