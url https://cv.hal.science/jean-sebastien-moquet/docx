--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1288,429 +1288,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03702274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating δ13C values in stalagmites from tropical South America for the last two millennia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasted Chemical Weathering Rates in Cratonic Basins: The Ogooué and Mbei Rivers, Western Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valdir Felipe Novello</w:t>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco William da Cruz</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Vuille</w:t>
+                <w:t xml:space="preserve">Sakaros Bogning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Leandro Pereira Silveira Campos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolás Misailidis Stríkis</w:t>
+                <w:t xml:space="preserve">Auguste Paulin Mbonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.106822⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frwa.2020.589070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03141092v1</w:t>
+                <w:t xml:space="preserve">insu-03142467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted Chemical Weathering Rates in Cratonic Basins: The Ogooué and Mbei Rivers, Western Central Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
+                <w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bouchez</w:t>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
+                <w:t xml:space="preserve">Jean-Marc Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakaros Bogning</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Auguste Paulin Mbonda</w:t>
+                <w:t xml:space="preserve">Léonard Bernard‐jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frwa.2020.589070⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03142467v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+                <w:t xml:space="preserve">Investigating δ13C values in stalagmites from tropical South America for the last two millennia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdir Felipe Novello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t>
+                <w:t xml:space="preserve">Francisco William da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+                <w:t xml:space="preserve">Mathias Vuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Antoine</w:t>
+                <w:t xml:space="preserve">José Leandro Pereira Silveira Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Bernard‐jannin</w:t>
+                <w:t xml:space="preserve">Nicolás Misailidis Stríkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 255, pp.106822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.106822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253867v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03141092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the riverine nutrient export to the Tropical Atlantic over the last 15 years: is there a link with Sargassum proliferation?</w:t>
               </w:r>
@@ -2922,51 +2922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River Mixing in the Amazon as a Driver of Concentration-Discharge Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3216,51 +3216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Crucifix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Vuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Apaéstegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4265,51 +4265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floodplains of large rivers: Weathering reactors or simple silos?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5471,51 +5471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5713,64 +5713,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supply-limited weathering regime in a tropical shields basin (Ogooué River basin, Gabon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakaros Bogning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Mbonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6026,51 +6026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7140,51 +7140,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DEB40D6"/>
+    <w:nsid w:val="1DA0F8CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7371,51 +7371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-sebastien-moquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1925-9306" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160373042" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8960-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05537689v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Eduarda Della Libera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cauhy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Stumpf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto V. Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco W. Cruz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.105186" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05495952v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Iglesias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy-Thuy-Lynh Hoang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gourcy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2026.103635" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04922822v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Blard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2024.12.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05246516v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselsk&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ka&#353;l&#237;k" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Baraga&#241;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.168285" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05339929v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Bou Melhem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Jourdain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70224" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765180v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carretier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2024.10.013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121254" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03702274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevila Jozja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156823" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03141092v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir Felipe Novello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco William da Cruz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vuille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Leandro Pereira Silveira Campos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Misailidis Str&#237;kis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106822" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03142467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakaros Bogning" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Paulin Mbonda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2020.589070" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03150859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abe11a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Gaucher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Moquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.03.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02937185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrahan Mora" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Moreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gallay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Mahlknecht" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104462" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maffre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119336" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399051v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Byron Morera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.103080" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425256v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan C.C. Rousseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Handt Delgado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Calves" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.05.027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713166v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guyot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio B Morera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.11.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.04.034" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-895WVD7K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631086v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauchel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.07.018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SF4CWS5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133275v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan Carlo Espinoza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020591" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01427249v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hirata" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Auler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cruz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.01.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497506v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bustamante" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crucifix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Apa&#233;stegui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Strikis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.05.023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220897v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziano Filizola" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5503-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075705v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Maria Coimbra Horbe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson da Silva Lages" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ventura Santos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.10.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30D2D310-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cruz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Novello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Str&#237;kis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deininger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2016.02.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297776v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillieux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geo-2015-0037" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01061116v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Armijos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.061" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01072679v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Arevano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-014-9239-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879199v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laraque" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Moquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkattan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mora" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133300v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lupker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.09.032" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHZR63FD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00623731v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.01.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305122v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quilb&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Rousseau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savary" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298838v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228083v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934276v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandoval Elliot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragot Ang&#232;le" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647683v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Choy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8170" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810458v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jegou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Jallais" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salmon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9645" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526712v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13812.48009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526336v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7112" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554406v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Mbonda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bricquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18181" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534324v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Loup Guyot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074842v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crapart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Copard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190310v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Filippis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Yahyaoui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lecomte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104322v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Braun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Paiz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Mcgrath" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Rabenkogo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbonda" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373198v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie da Silva Machado" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3982962" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-sebastien-moquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1925-9306" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160373042" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8960-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05537689v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Eduarda Della Libera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cauhy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Stumpf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto V. Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco W. Cruz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.105186" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05495952v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Iglesias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy-Thuy-Lynh Hoang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gourcy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2026.103635" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04922822v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Blard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2024.12.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05246516v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselsk&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ka&#353;l&#237;k" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Baraga&#241;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.168285" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05339929v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Bou Melhem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Jourdain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70224" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765180v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carretier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2024.10.013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121254" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03702274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevila Jozja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156823" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03142467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakaros Bogning" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Paulin Mbonda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2020.589070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03141092v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir Felipe Novello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco William da Cruz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vuille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Leandro Pereira Silveira Campos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Misailidis Str&#237;kis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106822" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03150859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abe11a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Gaucher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Moquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.03.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02937185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrahan Mora" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Moreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gallay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Mahlknecht" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104462" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maffre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119336" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399051v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Byron Morera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.103080" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425256v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan C.C. Rousseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Handt Delgado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Calves" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.05.027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713166v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guyot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio B Morera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.11.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.04.034" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-895WVD7K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631086v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauchel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.07.018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SF4CWS5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133275v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan Carlo Espinoza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020591" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01427249v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hirata" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Auler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cruz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.01.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497506v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bustamante" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crucifix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Apa&#233;stegui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Strikis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.05.023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220897v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziano Filizola" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5503-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075705v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Maria Coimbra Horbe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson da Silva Lages" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ventura Santos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.10.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30D2D310-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cruz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Novello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Str&#237;kis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deininger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2016.02.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297776v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillieux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geo-2015-0037" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01061116v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Armijos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.061" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01072679v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Arevano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-014-9239-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879199v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laraque" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Moquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkattan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mora" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133300v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lupker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.09.032" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHZR63FD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00623731v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.01.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305122v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quilb&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Rousseau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savary" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298838v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228083v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934276v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandoval Elliot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragot Ang&#232;le" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647683v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Choy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8170" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810458v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jegou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Jallais" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salmon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9645" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526712v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13812.48009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526336v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7112" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554406v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Mbonda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bricquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18181" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534324v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Loup Guyot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074842v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crapart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Copard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190310v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Filippis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Yahyaoui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lecomte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104322v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Braun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Paiz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Mcgrath" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Rabenkogo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbonda" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373198v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie da Silva Machado" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3982962" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>