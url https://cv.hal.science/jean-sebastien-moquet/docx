--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -220,295 +220,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speleothem-based reconstruction of Holocene changes in monsoonal patterns and environmental conditions in Central Brazil</w:t>
+                <w:t xml:space="preserve">A conceptual architecture for AI-assisted Digital Twins in natural resource management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Eduarda Della Libera</w:t>
+                <w:t xml:space="preserve">Félix Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Cauhy</w:t>
+                <w:t xml:space="preserve">Frédéric Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cintia Stumpf</w:t>
+                <w:t xml:space="preserve">Vy-Thuy-Lynh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto V. Santos</w:t>
+                <w:t xml:space="preserve">Laurence Gourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco W. Cruz</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 256, 413, pp. 67-77. </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 94, pp.103635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2025.105186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2026.103635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05537689v1</w:t>
+                <w:t xml:space="preserve">hal-05495952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual architecture for AI-assisted Digital Twins in natural resource management</w:t>
+                <w:t xml:space="preserve">Speleothem-based reconstruction of Holocene changes in monsoonal patterns and environmental conditions in Central Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Iglesias</w:t>
+                <w:t xml:space="preserve">Marcela Eduarda Della Libera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ros</w:t>
+                <w:t xml:space="preserve">Julio Cauhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vy-Thuy-Lynh Hoang</w:t>
+                <w:t xml:space="preserve">Cintia Stumpf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Gourcy</w:t>
+                <w:t xml:space="preserve">Roberto V. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
+                <w:t xml:space="preserve">Francisco W. Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 94, pp.103635. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 256, 413, pp. 67-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2026.103635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2025.105186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495952v1</w:t>
+                <w:t xml:space="preserve">insu-05537689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Contrasting physical erosion rates in cratonic catchments: The Ogooué and Mbei rivers, Western Central Africa” [Gondwana Res. 138 (2025) 192–209]</w:t>
               </w:r>
@@ -520,51 +520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Choy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -922,51 +922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Choy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1082,51 +1082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 616, pp.121254. </w:t>
@@ -1216,51 +1216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevila Jozja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 842, pp.156823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1294,51 +1294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted Chemical Weathering Rates in Cratonic Basins: The Ogooué and Mbei Rivers, Western Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1709,51 +1709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the riverine nutrient export to the Tropical Atlantic over the last 15 years: is there a link with Sargassum proliferation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1824,615 +1824,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03150859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of continental carbonates in Andean salars: a multi-tracer geochemical approach in Laguna Pastos Grandes (Bolivia).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of seasonal and inter-annual rainfall distribution on the Strontium-Neodymium isotopic compositions of suspended particulate matter and implications for tracing ENSO events in the Pacific coast (Tumbes basin, Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Muller</w:t>
+                <w:t xml:space="preserve">Sergio Byron Morera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.C. Gaucher</w:t>
+                <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Durlet</w:t>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S. Moquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Moreira</w:t>
+                <w:t xml:space="preserve">Martin Roddaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.03.020⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 185, pp.103080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.103080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860683v1</w:t>
+                <w:t xml:space="preserve">hal-02399051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological control, fractionation, and fluxes of dissolved rare earth elements in the lower Orinoco River, Venezuela</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The origin of continental carbonates in Andean salars: a multi-tracer geochemical approach in Laguna Pastos Grandes (Bolivia).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrahan Mora</w:t>
+                <w:t xml:space="preserve">E.C. Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
+                <w:t xml:space="preserve">Christophe Durlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Gallay</w:t>
+                <w:t xml:space="preserve">J.S. Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Mahlknecht</w:t>
+                <w:t xml:space="preserve">M. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 112, pp.104462. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 279, pp.220-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2019.104462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02937185v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the riverine δ7Li variability throughout the Amazon Basin</w:t>
+                <w:t xml:space="preserve">Hydrological control, fractionation, and fluxes of dissolved rare earth elements in the lower Orinoco River, Venezuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maffre</w:t>
+                <w:t xml:space="preserve">Abrahan Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Goddéris</w:t>
+                <w:t xml:space="preserve">Cristina Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Vigier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
+                <w:t xml:space="preserve">Marjorie Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Carretier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jürgen Mahlknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 532, pp.119336. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.104462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.119336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2019.104462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378976v1</w:t>
+                <w:t xml:space="preserve">insu-02937185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of seasonal and inter-annual rainfall distribution on the Strontium-Neodymium isotopic compositions of suspended particulate matter and implications for tracing ENSO events in the Pacific coast (Tumbes basin, Peru)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modelling the riverine δ7Li variability throughout the Amazon Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Goddéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Roddaz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 185, pp.103080. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 532, pp.119336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.103080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.119336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399051v1</w:t>
+                <w:t xml:space="preserve">hal-02378976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controls on the geochemistry of suspended sediments from large tropical South American rivers (Amazon, Orinoco and Maroni)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan C.C. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Roddaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga Handt Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2490,307 +2490,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variability and annual budget of inorganic dissolved matter in Andean Pacific Rivers located along a climate gradient from northern Ecuador to southern Peru</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mountain ranges, climate and weathering. Do orogens strengthen or weaken the silicate weathering carbon sink?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Guyot</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio B Morera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pedro Rau</w:t>
+                <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2017.11.002⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 493, pp.174-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01713166v1</w:t>
+                <w:t xml:space="preserve">hal-02378949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mountain ranges, climate and weathering. Do orogens strengthen or weaken the silicate weathering carbon sink?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maffre</w:t>
+                <w:t xml:space="preserve">Temporal variability and annual budget of inorganic dissolved matter in Andean Pacific Rivers located along a climate gradient from northern Ecuador to southern Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carretier</w:t>
+                <w:t xml:space="preserve">Sergio B Morera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Labat</w:t>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.04.034⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 350 (1-2), pp.76-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2017.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02378949v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01713166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reassessment of the suspended sediment load in the Madeira River basin from the Andes of Peru and Bolivia to the Amazon River in Brazil, based on 10 years of data from the HYBAM monitoring programme</w:t>
               </w:r>
@@ -2802,64 +2802,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vauchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2935,90 +2935,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River Mixing in the Amazon as a Driver of Concentration-Discharge Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhan Carlo Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (11), pp.8660-8685. </w:t>
@@ -3184,575 +3184,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01427249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene changes in monsoon precipitation in the Andes of NE Peru based on δ&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O speleothem records</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration of speleothem δ&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt; O records against hydroclimate instrumental records in Central Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bustamante</w:t>
+                <w:t xml:space="preserve">W. Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Crucifix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathias Vuille</w:t>
+                <w:t xml:space="preserve">V.F. Novello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Apaéstegui</w:t>
+                <w:t xml:space="preserve">M. Stríkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Strikis</w:t>
+                <w:t xml:space="preserve">M. Deininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 146, pp.274 - 287. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139, pp.151 - 164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.05.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2016.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497506v1</w:t>
+                <w:t xml:space="preserve">hal-01497814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amazon River dissolved load: temporal dynamics and annual budget from the Andes to the ocean</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holocene changes in monsoon precipitation in the Andes of NE Peru based on δ&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O speleothem records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Viers</w:t>
+                <w:t xml:space="preserve">Maria Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naziano Filizola</w:t>
+                <w:t xml:space="preserve">M. Crucifix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Vuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Apaéstegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Strikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5503-6⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, pp.274 - 287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01220897v1</w:t>
+                <w:t xml:space="preserve">hal-01497506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry of organic-rich river waters in Amazonia: Insights on weathering processes of intertropical cratonic terrain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Amazon River dissolved load: temporal dynamics and annual budget from the Andes to the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Ventura Santos</w:t>
+                <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Seyler</w:t>
+                <w:t xml:space="preserve">Naziano Filizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 65, pp.22-35. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (12), pp.11405-11429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5503-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02075705v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01220897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of speleothem δ&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt; O records against hydroclimate instrumental records in Central Brazil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Geochemistry of organic-rich river waters in Amazonia: Insights on weathering processes of intertropical cratonic terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Maria Coimbra Horbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson da Silva Lages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.F. Novello</w:t>
+                <w:t xml:space="preserve">Roberto Ventura Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Stríkis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Deininger</w:t>
+                <w:t xml:space="preserve">Patrick Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65, pp.22-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2016.02.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01497814v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contaminant transfer and hydrodispersive parameters in basaltic lava flows: artificial tracer test and implications for long-term management</w:t>
               </w:r>
@@ -3872,77 +3872,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Silicate Weathering and Physical Erosion Rates in Andean Basins of the Amazon River ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Armijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4006,90 +4006,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cl and Na Fluxes in an Andean Foreland Basin of the Peruvian Amazon: An Anthropogenic Impact Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lore Arevano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4411,90 +4411,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical weathering and atmospheric/soil CO2 uptake in the Andean and Foreland Amazon basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4823,51 +4823,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construire l’enseignement de la transition écologique pour un développement soutenable : retour d’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5043,64 +5043,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical erosion rates in Ogooué and Mbei Rivers (Gabon, Western Central Africa): insights for Cratonic Catchments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Choy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5177,51 +5177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peatlands methane origin and fluxes to the atmosphere: towards an integrative conceptual model of a temperate French peatland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5592,51 +5592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5700,51 +5700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supply-limited weathering regime in a tropical shields basin (Ogooué River basin, Gabon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5834,90 +5834,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate control on silicate weathering and physical erosion rates in young orogenic belts: Case study along a runoff gradient in Pacific and Amazonian Andean basins based on SNO-HYBAM Monitoring Program data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Loup Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6782,51 +6782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water table depth dataset collected at La Guette peatland (23 ha, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7140,51 +7140,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DA0F8CF"/>
+    <w:nsid w:val="13418A9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7371,51 +7371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-sebastien-moquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1925-9306" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160373042" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8960-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05537689v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Eduarda Della Libera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cauhy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Stumpf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto V. Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco W. Cruz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.105186" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05495952v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Iglesias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy-Thuy-Lynh Hoang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gourcy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2026.103635" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04922822v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Blard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2024.12.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05246516v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselsk&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ka&#353;l&#237;k" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Baraga&#241;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.168285" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05339929v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Bou Melhem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Jourdain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70224" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765180v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carretier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2024.10.013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121254" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03702274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevila Jozja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156823" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03142467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakaros Bogning" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Paulin Mbonda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2020.589070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03141092v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir Felipe Novello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco William da Cruz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vuille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Leandro Pereira Silveira Campos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Misailidis Str&#237;kis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106822" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03150859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abe11a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Gaucher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Moquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.03.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02937185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrahan Mora" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Moreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gallay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Mahlknecht" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104462" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maffre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119336" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399051v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Byron Morera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.103080" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425256v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan C.C. Rousseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Handt Delgado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Calves" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.05.027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713166v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guyot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio B Morera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.11.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.04.034" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-895WVD7K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631086v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauchel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.07.018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SF4CWS5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133275v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan Carlo Espinoza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020591" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01427249v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hirata" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Auler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cruz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.01.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497506v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bustamante" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crucifix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Apa&#233;stegui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Strikis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.05.023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220897v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziano Filizola" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5503-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075705v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Maria Coimbra Horbe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson da Silva Lages" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ventura Santos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.10.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30D2D310-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cruz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Novello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Str&#237;kis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deininger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2016.02.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297776v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillieux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geo-2015-0037" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01061116v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Armijos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.061" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01072679v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Arevano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-014-9239-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879199v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laraque" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Moquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkattan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mora" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133300v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lupker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.09.032" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHZR63FD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00623731v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.01.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305122v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quilb&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Rousseau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savary" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298838v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228083v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934276v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandoval Elliot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragot Ang&#232;le" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647683v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Choy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8170" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810458v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jegou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Jallais" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salmon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9645" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526712v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13812.48009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526336v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7112" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554406v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Mbonda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bricquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18181" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534324v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Loup Guyot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074842v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crapart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Copard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190310v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Filippis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Yahyaoui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lecomte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104322v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Braun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Paiz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Mcgrath" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Rabenkogo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbonda" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373198v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie da Silva Machado" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3982962" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-sebastien-moquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1925-9306" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160373042" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8960-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05495952v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Iglesias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy-Thuy-Lynh Hoang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gourcy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2026.103635" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05537689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Eduarda Della Libera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cauhy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Stumpf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto V. Santos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco W. Cruz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.105186" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04922822v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Blard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2024.12.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05246516v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselsk&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ka&#353;l&#237;k" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Baraga&#241;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.168285" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05339929v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Bou Melhem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Jourdain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70224" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765180v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carretier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2024.10.013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121254" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03702274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevila Jozja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156823" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03142467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakaros Bogning" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Paulin Mbonda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2020.589070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03141092v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir Felipe Novello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco William da Cruz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vuille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Leandro Pereira Silveira Campos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Misailidis Str&#237;kis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106822" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03150859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abe11a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Byron Morera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.103080" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Gaucher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Moquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.03.020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02937185v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrahan Mora" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Moreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gallay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Mahlknecht" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104462" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378976v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maffre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119336" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425256v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan C.C. Rousseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Handt Delgado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Calves" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.05.027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378949v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.04.034" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-895WVD7K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713166v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guyot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio B Morera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.11.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631086v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauchel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.07.018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SF4CWS5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133275v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan Carlo Espinoza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020591" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01427249v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hirata" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Auler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cruz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.01.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497814v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cruz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Novello" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Str&#237;kis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deininger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2016.02.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497506v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bustamante" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crucifix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Apa&#233;stegui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Strikis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.05.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziano Filizola" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5503-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075705v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Maria Coimbra Horbe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson da Silva Lages" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ventura Santos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.10.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30D2D310-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297776v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillieux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geo-2015-0037" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01061116v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Armijos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.061" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01072679v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Arevano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-014-9239-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879199v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laraque" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Moquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkattan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mora" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133300v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lupker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.09.032" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHZR63FD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00623731v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.01.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305122v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quilb&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Rousseau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savary" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298838v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228083v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934276v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandoval Elliot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragot Ang&#232;le" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647683v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Choy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8170" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810458v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jegou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Jallais" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salmon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9645" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526712v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13812.48009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526336v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7112" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554406v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Mbonda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bricquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18181" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534324v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Loup Guyot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074842v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crapart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Copard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190310v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Filippis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Yahyaoui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lecomte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104322v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Braun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Paiz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Mcgrath" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Rabenkogo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbonda" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373198v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie da Silva Machado" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3982962" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>