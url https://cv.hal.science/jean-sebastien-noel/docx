--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -374,173 +374,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[compte-rendu] Talia Bachir-Loopuyt et Anne Damon-Guillot (dir.), Une pluralité audible ? Mondes de musique en contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[compte-rendu] Maria Youdina et Pierre Souvtchinsky, correspondance et documents (1959-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481317v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03481324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remediatizing Visual Media as Sonic Data. Sonification and Cultural History</w:t>
               </w:r>
@@ -2942,50 +2942,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le vidéo-clip, objet d’histoire culturelle et médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EL GAMMAL, Jean; FRANCFORT, Didier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture, médias, pouvoirs aux États-Unis et en Europe occidentale, 1945-1991</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses éditions, pp.261-266, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02460163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique(s): réseaux, circulations et médiatisations (fin des années 1940-fin des années 1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EL GAMMAL, Jean; FRANCFORT, Didier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture, médias, pouvoirs aux États-Unis et en Europe occidentale, 1945-1991</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses éditions, pp.145-158, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02460160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">«Chéreau soundscapes. Musiques, silences et sons dans les longs métrages de Patrice Chéreau»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2998,203 +3144,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEVY, Marie-Françoise; GOETSCHEL, Pascale; TSIKOUNAS, Miriam. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chéreau en son temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.271-292, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02460153v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-02460160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique(s)</w:t>
               </w:r>
@@ -4393,51 +4393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transatlantic-cultures.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://balneomar.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867319v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Th&#233;nault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dw7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.223.0025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481317v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963436v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Kramer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.348" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963438v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.254" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.258.0168" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460203v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.174.0895" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460205v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.022.0257" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990390v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Szmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460199v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464010v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01487796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464016v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464017v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460212v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460209v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486807v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04537482v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800738942" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460153v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460160v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03621494v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03621430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460167v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.einaudi.it/catalogo-libri/storia/storia-contemporanea/la-guerra-mondo-1937-1947-9788806230180/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fl&#233;chet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-histoire/1937-1947-la-guerre-monde2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460170v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100759540" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591843v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN21004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transatlantic-cultures.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://balneomar.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867319v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Th&#233;nault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dw7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.223.0025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481324v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963436v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Kramer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.348" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963438v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.254" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.258.0168" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460203v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.174.0895" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460205v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.022.0257" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990390v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Szmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460199v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464010v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01487796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464016v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464017v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460212v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460209v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486807v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04537482v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800738942" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460163v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03621494v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03621430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460167v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.einaudi.it/catalogo-libri/storia/storia-contemporanea/la-guerra-mondo-1937-1947-9788806230180/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fl&#233;chet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-histoire/1937-1947-la-guerre-monde2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460170v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100759540" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591843v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN21004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>