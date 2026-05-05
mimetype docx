--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -809,209 +809,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01354152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade spillovers on output growth during the 2008 financial crisis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macroeconomic idiosyncrasies and European monetary unification: A sceptical long run view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pentecôte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 143, pp.36-47. </w:t>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.412-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.inteco.2015.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2015.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440549v1</w:t>
+                <w:t xml:space="preserve">halshs-01238568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroeconomic idiosyncrasies and European monetary unification: A sceptical long run view</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trade spillovers on output growth during the 2008 financial crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pentecôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51, pp.412-423. </w:t>
+              <w:t xml:space="preserve">International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143, pp.36-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2015.08.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.inteco.2015.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01238568v1</w:t>
+                <w:t xml:space="preserve">hal-02440549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Signals for Banking Crises</w:t>
               </w:r>
@@ -1678,221 +1678,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elargissement de la zone euro et mesure des asymétries : un bilan empirique</w:t>
+                <w:t xml:space="preserve">Growing too fast? Shock asymmetries and the Euro area enlargement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
+                <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pentecôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 59 (2), pp.341-358</w:t>
+              <w:t xml:space="preserve">Brussels Economic Review </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (1), pp.33-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661112v1</w:t>
+                <w:t xml:space="preserve">halshs-00444849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing too fast? Shock asymmetries and the Euro area enlargement</w:t>
+                <w:t xml:space="preserve">Elargissement de la zone euro et mesure des asymétries : un bilan empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Huchet</w:t>
+                <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pentecôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brussels Economic Review </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 51 (1), pp.33-56</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (2), pp.341-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00444849v1</w:t>
+                <w:t xml:space="preserve">hal-02661112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elargissement de la zone euro et mesure des asymétries : un bilan empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sébastien Pentecôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1930,51 +1930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élargissement de la zone euro et mesure des asymétries, Un bilan empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pentecôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2562,51 +2562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock asymmetries and distance to the Euro Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pentecôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Macroeconomic Analysis and International Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Gallos (CR), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3370,51 +3370,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="513A64CE"/>
+    <w:nsid w:val="243D8256"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3601,51 +3601,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-sebastien-pentecote" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1186-829X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123329183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05012171v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pentec&#244;te" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poutineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonony Razafindrabe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2025.103665" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555515v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Binet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2020.102204" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922326v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Pentec&#244;te" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delgay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1358444" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338161v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guengant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.163.0557" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18559/SOEP.2016.3.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2015.04.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2015.08.030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Jedidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11079-014-9318-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tav&#233;ra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cadoret-David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2015.01.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112121v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Queffelec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich Ngoc Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661112v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet-Bourdon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109689v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069664v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554867v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01909589v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084805v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bordes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-sebastien-pentecote" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1186-829X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123329183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05012171v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pentec&#244;te" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poutineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonony Razafindrabe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2025.103665" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555515v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Binet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2020.102204" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922326v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Pentec&#244;te" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delgay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1358444" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338161v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guengant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.163.0557" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18559/SOEP.2016.3.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2015.08.030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2015.04.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Jedidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11079-014-9318-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tav&#233;ra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cadoret-David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2015.01.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112121v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Queffelec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich Ngoc Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet-Bourdon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109689v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069664v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554867v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01909589v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084805v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bordes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>