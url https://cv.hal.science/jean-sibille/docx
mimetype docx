--- v0 (2026-03-09)
+++ v1 (2026-05-05)
@@ -271,286 +271,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'accord du participe passé des verbes conjugués avec 'avoir' dans plusieurs langues romanes, avec un focus sur l'occitan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Linguistica Romanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, The interlinguistic space in the Romance continuum: convergences and divergences between the Ibero-Romance and Gallo-Romance areas, 6, pp.45-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25364/19.2021.6.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collecting and annotating corpora for three under-resourced languages of France: Methodological issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Documentation &amp; Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15, pp.316-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...76 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avenir numérique des langues minoritaires : bilan du projet RESTAURE pour l’alsacien, l’occitan et le picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Miletic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -653,51 +653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Aztiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francho Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Ceberio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1988,77 +1988,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement automatique de l’occitan : construction des premiers corpus annotés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Miletic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clamença Poujade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2126,64 +2126,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a Universal Dependencies Treebank for Occitan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Miletic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Esher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2251,64 +2251,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Four-Dialect Treebank for Occitan: Building Process and Parsing Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Miletic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Esher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2363,77 +2363,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avenir numérique des langues minoritaires : bilan du projet RESTAURE pour l’alsacien, l’occitan et le picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Miletic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2501,90 +2501,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a treebank for Occitan: what use for Romance UD corpora?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Miletic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Esher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syntax Fest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2609,51 +2609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passé Composé et Passé Simple en Occitan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2691,51 +2691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Traitement Automatique de l’Occitan : état de l’art et stratégies pour le futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2773,90 +2773,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpora with Part-of-Speech Annotations for Three Regional Languages of France: Alsatian, Occitan and Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2898,51 +2898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lo Futur perifrastic de tipe ANAR + Infinitiu, en occitan : apròchi contrastiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3049,64 +3049,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loflòc : Lexic obert flechit occitan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3243,77 +3243,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire lo passat en occitan : entre descripcions e prescripcions de l'emplec del passat simple et del passat compausat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7n Obrador de Lingüistica Occitana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Daniela Müller (Institute of Phonetics and Speech Processing, Ludwig-Maximilians-Universität München), Jul 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3470,165 +3470,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00989262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le parler occitan de Chiomonte (Italie) : situation linguistique et sociolinguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e congrès mondial de linguistique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.2231-2247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La variation inter-individuelle et intra-individuelle dans le parler occitan de Sénaillac-Lauzès (Lot, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les variations diasystémiques et leurs interdépendances dans les langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Copenhague, Nov 2012, Copenhague, Danemark. pp.265-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298100v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00952071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position vide, schwa et &amp;quot;degré i &amp;quot; : structure syllabique et apophonie dans les thèmes verbaux en soureth (néo-araméen du nord-est)</w:t>
               </w:r>
@@ -4874,51 +4874,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquel mond uèi s’es escapat : estudi de semantica temporala dins un còrpus d’òbras de Bodon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5033,64 +5033,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus et bases de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5651,212 +5651,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Négation et concordance négative dans le parler occitan de Chaumont (Chiomonte, Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lene Schøsler &amp; Juhani Härmä. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acte du XXIXe Congrès international de linguistique et de philologie romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ELiPhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.491-503, 2021, 978-2-37276-050-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Preterit and Perfect in Romance: New Insights from Occitan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Baranzini; Louis de Saussure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspects of Tenses, Modality and Evidentialitu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.136-161, 2021, Cahiers Chronos, 978-90-04-46585-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790892v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03419350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage des clitiques sujets dans le parler occitan de Chiomonte (Chaumont) et des Ramats (Italie)</w:t>
               </w:r>
@@ -5922,212 +5922,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lo Futur perifrastic de tipe ANAR + Infinitiu, en occitan : apròchi contrastiu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Courouau et David Fabié. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fidelitats e dissidéncias. Actes del XIIn Congrès de l’Associacion internacionala d’estudis occitans. Actes du XIIe Congrès de l’Association internationales d’études occitanes. Albi 10-15/07/2017.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Section française de l'Association internationale d'Etudes Occitanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-168, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’occitan des néo-locuteurs : entre francisation et démarcation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mercedes Banegas Saorin et Jean Sibille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre francisation et démarcation : Usages hérités et usages renaissantistes des langues régionales de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Collection "Carnets d'Atelier de Sociolinguistique", 978-2-343-978-21340-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123531v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-03082567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidelitat a la lenga vernaculara e escritura literària : l’emplec de p(l)us e mai per la gradacion dels adjectius e la quantificacion dels substantius a cò de qualques autors roergasses… emai maites</w:t>
               </w:r>
@@ -6140,51 +6140,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau et David Fabié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fidelitats e dissidéncias. Actes del XIIn Congrès de l’Associacion internacionala d’estudis occitans. Actes du XIIe Congrès de l’Association internationales d’études occitanes. Albi 10-15/07/2017,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section française de l'Association Internationale D'Etudes Occitanes (SFAIEO)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.285-297, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6199,134 +6199,134 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loflòc : Lexique ouvert fléchi occitan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aure Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau et David Fabié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fidelitats e dissidéncias. Actes del XIIn Congrès de l’Associacion internacionala d’estudis occitans. Actes du XIIe Congrès de l’Association internationales d’études occitanes. Albi 10-15/07/2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section française de l'Association internationale d'Etudes Occitanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.141-156, 2020, 978-2-907673-16-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7306,182 +7306,182 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outiller les langues régionales : expériences coopératives sur l'occitan et l'alsacien avec l'aide du français, de l'allemand, du serbe, du catalan...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejan Stosic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Bras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dejan Stosic</w:t>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Miletic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.20-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguatec Tolosa Treebank for Occitan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Miletić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Esher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7805,90 +7805,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntactic Dependencies Annotation Guidelines for the Occitan Language in the LINGUATEC project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Miletić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Esher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CLLE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8000,51 +8000,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5800B5EC"/>
+    <w:nsid w:val="CC1C932B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8231,51 +8231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-sibille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032468865" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59158965" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000031679395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669301v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273196v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419418v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2021.6.3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Miletic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1253" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artxiker.ccsd.cnrs.fr/artxibo-02494778v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar I. Aldabe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Aztiria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francho Beltr&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Ceberio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.2334" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.00016.sib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952429v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296784v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297120v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clamen&#231;a Poujade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971674v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971823v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704806v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971745v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure S&#233;guier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298100v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297075v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110733433/html?lang=en" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081879v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Banegas Saor&#237;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67739&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/description-de-l-occitan-parle-a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Kremnitz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Alen Garabato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bochmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#241;ch Broudic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981490v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremnitz Georg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broudic F&#227;nch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233;n-Garabato Carmen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochmann Klaus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Henri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valelia Muni Toke" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955282v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Exramiana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Richard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297228v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854059v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754633v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714546v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733433-019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754756v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Donaldson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754662v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thomas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754653v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754636v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bach" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669419v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eliphi.fr/#/eliphi/accueil/presentation" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790892v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419350v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eliphi.fr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123531v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082567v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aieo.org/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123518v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082686v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877881v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011414v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952422v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Alichoran" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952396v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Caubet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chaker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952437v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puv-editions.fr/collections/sciences-du-langage/etudes-de-linguistique-gallo-romane-9782842923426-19-534.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952844v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/autour-du-mot-pratiques-et" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952782v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msha.fr/msha/publi/ouvrage/affiche_publication.php?code=P361" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/produit.php?id_produit=826" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296821v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=19812" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865594v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925371v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Mileti&#263;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057055v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123547v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925754v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-sibille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032468865" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59158965" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000031679395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669301v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419418v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2021.6.3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273196v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Miletic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1253" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artxiker.ccsd.cnrs.fr/artxibo-02494778v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar I. Aldabe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Aztiria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francho Beltr&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Ceberio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.2334" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.00016.sib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952429v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296784v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297120v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clamen&#231;a Poujade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971674v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971823v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704806v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971745v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure S&#233;guier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297075v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110733433/html?lang=en" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081879v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Banegas Saor&#237;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67739&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/description-de-l-occitan-parle-a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Kremnitz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Alen Garabato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bochmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#241;ch Broudic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981490v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremnitz Georg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broudic F&#227;nch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233;n-Garabato Carmen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochmann Klaus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Henri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valelia Muni Toke" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955282v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Exramiana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Richard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297228v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854059v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754633v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714546v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733433-019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754756v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Donaldson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754662v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thomas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754653v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754636v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bach" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669419v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eliphi.fr/#/eliphi/accueil/presentation" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419350v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eliphi.fr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082567v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aieo.org/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123531v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123518v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082686v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877881v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011414v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952422v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Alichoran" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952396v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Caubet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chaker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952437v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puv-editions.fr/collections/sciences-du-langage/etudes-de-linguistique-gallo-romane-9782842923426-19-534.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952844v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/autour-du-mot-pratiques-et" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952782v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msha.fr/msha/publi/ouvrage/affiche_publication.php?code=P361" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/produit.php?id_produit=826" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296821v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=19812" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865594v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925371v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Mileti&#263;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057055v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123547v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925754v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>