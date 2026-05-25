--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -5027,221 +5027,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus et bases de données</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
+                <w:t xml:space="preserve">Histoire interne de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Donaldson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louise Esher; Jean Sibille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de linguistique occitane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Gruyter, pp.523-542, 2024, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, De Gruyter, pp.193-230, 2024, 9783110738322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714546v1</w:t>
+                <w:t xml:space="preserve">hal-04754756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire interne de la langue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bryan Donaldson</w:t>
+                <w:t xml:space="preserve">Corpus et bases de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louise Esher; Jean Sibille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de linguistique occitane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Gruyter, pp.193-230, 2024, 9783110738322</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, De Gruyter, pp.523-542, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110733433-019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754756v1</w:t>
+                <w:t xml:space="preserve">hal-04714546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistique et renaissantisme occitan à la fin du XIXe et au XXe siècle</w:t>
               </w:r>
@@ -5922,212 +5922,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’occitan des néo-locuteurs : entre francisation et démarcation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mercedes Banegas Saorin et Jean Sibille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre francisation et démarcation : Usages hérités et usages renaissantistes des langues régionales de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Collection "Carnets d'Atelier de Sociolinguistique", 978-2-343-978-21340-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lo Futur perifrastic de tipe ANAR + Infinitiu, en occitan : apròchi contrastiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau et David Fabié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fidelitats e dissidéncias. Actes del XIIn Congrès de l’Associacion internacionala d’estudis occitans. Actes du XIIe Congrès de l’Association internationales d’études occitanes. Albi 10-15/07/2017.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section française de l'Association internationale d'Etudes Occitanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.157-168, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082567v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02123531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidelitat a la lenga vernaculara e escritura literària : l’emplec de p(l)us e mai per la gradacion dels adjectius e la quantificacion dels substantius a cò de qualques autors roergasses… emai maites</w:t>
               </w:r>
@@ -6140,51 +6140,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau et David Fabié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fidelitats e dissidéncias. Actes del XIIn Congrès de l’Associacion internacionala d’estudis occitans. Actes du XIIe Congrès de l’Association internationales d’études occitanes. Albi 10-15/07/2017,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section française de l'Association Internationale D'Etudes Occitanes (SFAIEO)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.285-297, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6282,51 +6282,51 @@
                 <w:t xml:space="preserve">Aure Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau et David Fabié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fidelitats e dissidéncias. Actes del XIIn Congrès de l’Associacion internacionala d’estudis occitans. Actes du XIIe Congrès de l’Association internationales d’études occitanes. Albi 10-15/07/2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section française de l'Association internationale d'Etudes Occitanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.141-156, 2020, 978-2-907673-16-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8000,51 +8000,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC1C932B"/>
+    <w:nsid w:val="C82774B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8231,51 +8231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-sibille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032468865" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59158965" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000031679395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669301v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419418v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2021.6.3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273196v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Miletic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1253" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artxiker.ccsd.cnrs.fr/artxibo-02494778v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar I. Aldabe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Aztiria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francho Beltr&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Ceberio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.2334" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.00016.sib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952429v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296784v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297120v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clamen&#231;a Poujade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971674v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971823v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704806v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971745v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure S&#233;guier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297075v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110733433/html?lang=en" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081879v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Banegas Saor&#237;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67739&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/description-de-l-occitan-parle-a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Kremnitz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Alen Garabato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bochmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#241;ch Broudic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981490v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremnitz Georg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broudic F&#227;nch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233;n-Garabato Carmen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochmann Klaus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Henri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valelia Muni Toke" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955282v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Exramiana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Richard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297228v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854059v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754633v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714546v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733433-019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754756v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Donaldson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754662v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thomas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754653v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754636v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bach" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669419v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eliphi.fr/#/eliphi/accueil/presentation" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419350v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eliphi.fr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082567v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aieo.org/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123531v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123518v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082686v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877881v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011414v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952422v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Alichoran" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952396v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Caubet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chaker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952437v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puv-editions.fr/collections/sciences-du-langage/etudes-de-linguistique-gallo-romane-9782842923426-19-534.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952844v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/autour-du-mot-pratiques-et" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952782v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msha.fr/msha/publi/ouvrage/affiche_publication.php?code=P361" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/produit.php?id_produit=826" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296821v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=19812" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865594v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925371v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Mileti&#263;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057055v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123547v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925754v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-sibille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032468865" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59158965" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000031679395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669301v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419418v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2021.6.3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273196v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Miletic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1253" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artxiker.ccsd.cnrs.fr/artxibo-02494778v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar I. Aldabe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Aztiria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francho Beltr&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Ceberio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.2334" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.00016.sib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952429v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296784v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297120v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clamen&#231;a Poujade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971674v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971823v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704806v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971745v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure S&#233;guier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297075v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110733433/html?lang=en" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081879v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Banegas Saor&#237;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67739&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/description-de-l-occitan-parle-a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Kremnitz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Alen Garabato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bochmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#241;ch Broudic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981490v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremnitz Georg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broudic F&#227;nch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233;n-Garabato Carmen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochmann Klaus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Henri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valelia Muni Toke" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955282v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Exramiana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Richard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297228v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854059v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754633v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Donaldson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733433-019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754662v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thomas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754653v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754636v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bach" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669419v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eliphi.fr/#/eliphi/accueil/presentation" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419350v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eliphi.fr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123531v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082567v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aieo.org/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123518v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082686v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877881v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011414v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952422v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Alichoran" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952396v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Caubet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chaker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952437v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puv-editions.fr/collections/sciences-du-langage/etudes-de-linguistique-gallo-romane-9782842923426-19-534.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952844v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/autour-du-mot-pratiques-et" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952782v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msha.fr/msha/publi/ouvrage/affiche_publication.php?code=P361" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/produit.php?id_produit=826" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296821v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=19812" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865594v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925371v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Mileti&#263;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057055v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123547v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925754v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>