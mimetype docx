--- v0 (2026-03-09)
+++ v1 (2026-04-07)
@@ -766,247 +766,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Sun: The Curtain Wall across Climates, from Paris to Hong Kong and Back Again</w:t>
+                <w:t xml:space="preserve">The Construction of Efficiency: Glazing Insulation in France and Belgium since 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Souviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture and Endurance: European Architectural History Network (EAHN) Thematic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Middle East Technical University (METU), Sep 2021, Ankara (online), Turkey</w:t>
+              <w:t xml:space="preserve">7th International Congress on Construction History (7ICCH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Lisboa, Jul 2021, Lisbonne (online), Portugal. pp.321-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144294v1</w:t>
+                <w:t xml:space="preserve">hal-04144303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Construction of Efficiency: Glazing Insulation in France and Belgium since 1945</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the 1973 Turn in Architecture: Oil Crisis, Alternative Energies and the Insulation Boom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Souviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Congress on Construction History (7ICCH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade de Lisboa, Jul 2021, Lisbonne (online), Portugal. pp.321-328</w:t>
+              <w:t xml:space="preserve">Architectural History + Climate Emergency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the Society of Architectural Historians of Great Britain (SAHGB), Jun 2021, Londres (online), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144303v1</w:t>
+                <w:t xml:space="preserve">hal-04144312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the 1973 Turn in Architecture: Oil Crisis, Alternative Energies and the Insulation Boom</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling the Sun: The Curtain Wall across Climates, from Paris to Hong Kong and Back Again</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Souviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architectural History + Climate Emergency</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, the Society of Architectural Historians of Great Britain (SAHGB), Jun 2021, Londres (online), United Kingdom</w:t>
+              <w:t xml:space="preserve">Architecture and Endurance: European Architectural History Network (EAHN) Thematic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Middle East Technical University (METU), Sep 2021, Ankara (online), Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144312v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2065,51 +2065,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="426C9DB7"/>
+    <w:nsid w:val="3B6A3354"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2296,51 +2296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-souviron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1995-3165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Morelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souviron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M&#233;nard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257892v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144279v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257924v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257870v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144320v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144303v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257680v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Bustamante" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Andrade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ortiz E." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianenrico Bernasconi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04144337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.105779" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141826v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8183" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;nard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110400" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144263v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dronneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-souviron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1995-3165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Morelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souviron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M&#233;nard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257892v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144279v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257924v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257870v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144320v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144303v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144294v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257680v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Bustamante" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Andrade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ortiz E." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianenrico Bernasconi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04144337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.105779" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141826v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8183" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;nard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110400" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144263v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dronneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>