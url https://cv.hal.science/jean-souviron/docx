--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -280,733 +280,733 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Énergies Légeres : usages, architectures, paysages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture, Environment and the Search for Transparency: Glazing from Haussmann to La Défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Souviron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Third Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Architectural History Network (EAHN), Oct 2023, Reykjavik, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Raphael Ménard</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De verre et d’aluminium : une histoire matérielle des façades légères entre Paris et Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Souviron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architecture, aluminium et patrimoine XXe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aurélia Azéma, Nesrine Azizi, Karen Bowie, Florence Hachez-Leroy, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The (Un)Sustainable Futures of Glass Architecture: A Life Cycle Assessment of Curtain Wall Retrofit Scenarios in Brussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Souviron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th Passive and Low Energy Architecture (PLEA) International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Santiago (online), Chile. pp.536-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matérialités latouriennes : penser et représenter la technique dans le « non-modernisme » architectural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Souviron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Bruno Latour et l’architecture »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Margaux Darrieus, Léa Mosconi, Nov 2023, Nantes, Rennes, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avènement de la non-réparabilité des fenêtres par la diffusion du vitrage isolant, Belgique et France, 1945-1975</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Souviron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les réparations de la préhistoire à nos jours : cultures techniques et savoir-faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.75-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Construction of Efficiency: Glazing Insulation in France and Belgium since 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Souviron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Congress on Construction History (7ICCH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Lisboa, Jul 2021, Lisbonne (online), Portugal. pp.321-328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlling the Sun: The Curtain Wall across Climates, from Paris to Hong Kong and Back Again</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Souviron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architecture and Endurance: European Architectural History Network (EAHN) Thematic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Middle East Technical University (METU), Sep 2021, Ankara (online), Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the 1973 Turn in Architecture: Oil Crisis, Alternative Energies and the Insulation Boom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Souviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04257721v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architectural History + Climate Emergency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the Society of Architectural Historians of Great Britain (SAHGB), Jun 2021, Londres (online), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De verre et d’aluminium : une histoire matérielle des façades légères entre Paris et Bruxelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Énergies Légeres : usages, architectures, paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Souviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...396 lines deleted...]
-            </w:hyperlink>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pavillon de l’Arsenal, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bouet</w:t>
-[...114 lines deleted...]
-                <w:t xml:space="preserve">hal-04144294v1</w:t>
+                <w:t xml:space="preserve">hal-04257721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1614,196 +1614,196 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The materiality of transparency: An environmental analysis of the architectural flat glass industry since 1945 in Europe, France and Belgium</w:t>
+                <w:t xml:space="preserve">Jane Hutton, Reciprocal Landscapes : Stories of Material Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Souviron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 174, pp.105779. </w:t>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2021.105779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/craup.8183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141832v1</w:t>
+                <w:t xml:space="preserve">hal-04141826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Hutton, Reciprocal Landscapes : Stories of Material Movements</w:t>
+                <w:t xml:space="preserve">The materiality of transparency: An environmental analysis of the architectural flat glass industry since 1945 in Europe, France and Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Souviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174, pp.105779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/craup.8183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2021.105779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141826v1</w:t>
+                <w:t xml:space="preserve">hal-04141832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive Solar Heating through Glazing</w:t>
               </w:r>
@@ -2065,51 +2065,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B6A3354"/>
+    <w:nsid w:val="36A43D15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2296,51 +2296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-souviron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1995-3165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Morelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souviron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M&#233;nard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257892v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144279v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257924v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257870v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144320v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144303v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144294v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257680v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Bustamante" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Andrade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ortiz E." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianenrico Bernasconi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04144337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.105779" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141826v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8183" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;nard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110400" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144263v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dronneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-souviron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1995-3165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Morelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souviron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257870v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144303v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144294v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257721v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M&#233;nard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257680v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Bustamante" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Andrade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ortiz E." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianenrico Bernasconi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04144337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8183" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.105779" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;nard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110400" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144263v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dronneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>