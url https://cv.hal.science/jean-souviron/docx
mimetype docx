--- v2 (2026-04-30)
+++ v3 (2026-05-31)
@@ -659,165 +659,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Construction of Efficiency: Glazing Insulation in France and Belgium since 1945</w:t>
+                <w:t xml:space="preserve">Controlling the Sun: The Curtain Wall across Climates, from Paris to Hong Kong and Back Again</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Souviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Congress on Construction History (7ICCH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade de Lisboa, Jul 2021, Lisbonne (online), Portugal. pp.321-328</w:t>
+              <w:t xml:space="preserve">Architecture and Endurance: European Architectural History Network (EAHN) Thematic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Middle East Technical University (METU), Sep 2021, Ankara (online), Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144303v1</w:t>
+                <w:t xml:space="preserve">hal-04144294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Sun: The Curtain Wall across Climates, from Paris to Hong Kong and Back Again</w:t>
+                <w:t xml:space="preserve">The Construction of Efficiency: Glazing Insulation in France and Belgium since 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Souviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture and Endurance: European Architectural History Network (EAHN) Thematic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Middle East Technical University (METU), Sep 2021, Ankara (online), Turkey</w:t>
+              <w:t xml:space="preserve">7th International Congress on Construction History (7ICCH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Lisboa, Jul 2021, Lisbonne (online), Portugal. pp.321-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144294v1</w:t>
+                <w:t xml:space="preserve">hal-04144303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the 1973 Turn in Architecture: Oil Crisis, Alternative Energies and the Insulation Boom</w:t>
               </w:r>
@@ -2065,51 +2065,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36A43D15"/>
+    <w:nsid w:val="9EA7DB76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2296,51 +2296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-souviron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1995-3165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Morelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souviron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257870v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144303v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144294v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257721v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M&#233;nard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257680v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Bustamante" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Andrade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ortiz E." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianenrico Bernasconi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04144337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8183" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.105779" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;nard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110400" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144263v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dronneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-souviron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1995-3165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Morelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souviron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257870v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144279v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144303v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257721v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M&#233;nard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257680v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Bustamante" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Andrade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ortiz E." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianenrico Bernasconi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04144337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8183" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.105779" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;nard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110400" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144263v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dronneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>