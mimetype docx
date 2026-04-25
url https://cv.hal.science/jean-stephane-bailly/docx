--- v0 (2026-04-05)
+++ v1 (2026-04-25)
@@ -201,459 +201,459 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stephane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Soil and Water Conservation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 14 (2), pp.100604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.iswcr.2025.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05426644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamodeling of a physically based pesticide runoff model with a long short-term memory approach</w:t>
+                <w:t xml:space="preserve">A framework for the sustainable maintenance of permanent runoff management structures in rainfed agriculture under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Métayer</w:t>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Dagès</w:t>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Voltz</w:t>
+                <w:t xml:space="preserve">Frédéric Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intissar Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133800⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 377, pp.124718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05192397v1</w:t>
+                <w:t xml:space="preserve">hal-04962256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the steady-state infiltration rates of agricultural soils of the Mediterranean region from their soil surface conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafla Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Zante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 461, pp.117468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for the sustainable maintenance of permanent runoff management structures in rainfed agriculture under climate change</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metamodeling of a physically based pesticide runoff model with a long short-term memory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intissar Ferchichi</w:t>
+                <w:t xml:space="preserve">Guillaume Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insaf Mekki</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 377, pp.124718. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 662 (Part A), pp.133800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962256v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de la télédétection pour caractériser les zones irriguées et les prélèvements d'eau pour l'irrigation</w:t>
               </w:r>
@@ -691,51 +691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45, pp.8143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -769,103 +769,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of a pesticide fate model for predicting multi-year surface runoff contamination in a Mediterranean vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 906, pp.167357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -899,103 +899,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of quasi-steady ponded infiltration under contrasting plant cover and management strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 237, pp.105985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1029,77 +1029,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PITCH: A model simulating the transfer and retention of pesticides in infiltrating ditches and channel networks for management design purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1310,51 +1310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endorheic waterbodies delineation from remote sensing as a tool for immersed surface topography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1453,51 +1453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1570,90 +1570,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of maintenance practices on hydraulic functions of ditches : a trait‐based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecohydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (8), pp.e2464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1726,64 +1726,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Troiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecohydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (2), pp.e2263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1830,77 +1830,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land use mosaics in Mediterranean rainfed agricultural areas as an indicator of collective crop successions: Insights from a land use time series study conducted in Cap Bon, Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Biarnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intissar Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 194, pp.103281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1986,51 +1986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clayton Alcarde Alvares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luiz Stape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14, pp.7095-7110. </w:t>
@@ -2120,51 +2120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clayton Alcarde Alvares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luiz Stape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (11), pp.2136. </w:t>
@@ -2196,425 +2196,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctionality of agricultural channel vegetation : A review based on community functional parameters and properties to support ecosystem function modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">TERRA: Terrain Extraction from elevation Rasters 6 through Repetitive Anisotropic filtering 7 8 9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Pijl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine El Maaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rached Boussema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecohyd.2020.03.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84, pp.101977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2019.101977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911681v1</w:t>
+                <w:t xml:space="preserve">hal-02316912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of GEDI Elevation Data Accuracy for Inland Waterbodies Altimetry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multifunctionality of agricultural channel vegetation : A review based on community functional parameters and properties to support ecosystem function modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Rudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), pp.397-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecohyd.2020.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12172714⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02919169v1</w:t>
+                <w:t xml:space="preserve">hal-02911681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TERRA: Terrain Extraction from elevation Rasters 6 through Repetitive Anisotropic filtering 7 8 9</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analysis of GEDI Elevation Data Accuracy for Inland Waterbodies Altimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amine El Maaoui</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Rached Boussema</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mehrez Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 84, pp.101977. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2714), </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2019.101977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs12172714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316912v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of aboveground biomass in Gabon</w:t>
               </w:r>
@@ -2639,51 +2639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Villard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2858,1312 +2858,1312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using geomorphological variables to predict the spatial distribution of plant species in agricultural drainage networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Rudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.e0191397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0191397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949323v1</w:t>
+                <w:t xml:space="preserve">hal-01691642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the long-distance dispersal of Johnsongrass (Sorghum halepense) in a vegetated irrigation channel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Parcel-Based Active Learning for Large Extent Cultivated Area Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben Slimene Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Riadh Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (9), pp.1219-1228. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.79-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rra.3356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2017.2751148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178967v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of farmland fragmentation on rainfed crop allocation in Mediterranean landscapes: A case study of the Lebna watershed in Cap Bon, Tunisia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping Lorey’s height over Hyrcanian forests of Iran using synergy of ICESat/GLAS and optical images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Chebbi</w:t>
+                <w:t xml:space="preserve">Manizheh Rajab Pourrahmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Ajmi</w:t>
+                <w:t xml:space="preserve">Ali A Darvishsefat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manouchehr Namiranian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.04.004⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (1), pp.100-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22797254.2017.1405717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790352v2</w:t>
+                <w:t xml:space="preserve">hal-01678027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Lorey’s height over Hyrcanian forests of Iran using synergy of ICESat/GLAS and optical images</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Potential of Multisource Remote Sensing for Mapping the Biomass of a Degraded Amazonian Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manouchehr Namiranian</w:t>
+                <w:t xml:space="preserve">Clément Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Gond</w:t>
+                <w:t xml:space="preserve">Lilian Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Berenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/22797254.2017.1405717⟩</w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (6), pp.303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f9060303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678027v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcel-Based Active Learning for Large Extent Cultivated Area Mapping</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Characterization of the long-distance dispersal of Johnsongrass (Sorghum halepense) in a vegetated irrigation channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Rudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2017.2751148⟩</w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (9), pp.1219-1228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.3356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656159v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential of Multisource Remote Sensing for Mapping the Biomass of a Degraded Amazonian Forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of farmland fragmentation on rainfed crop allocation in Mediterranean landscapes: A case study of the Lebna watershed in Cap Bon, Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bourgoin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Erika Berenguer</w:t>
+                <w:t xml:space="preserve">Tarek Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/f9060303⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, pp.772 - 783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816125v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790352v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Photogrammetry to Construct Time Series of Vegetation Permeability to Water and Seed Transport in Agricultural Waterways</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Belaud</w:t>
+                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zitouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (12), pp.2050. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs10122050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958411v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using geomorphological variables to predict the spatial distribution of plant species in agricultural drainage networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Use of Photogrammetry to Construct Time Series of Vegetation Permeability to Water and Seed Transport in Agricultural Waterways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (1), pp.e0191397. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (12), pp.2050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0191397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs10122050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691642v1</w:t>
+                <w:t xml:space="preserve">hal-01958411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of soil aggregate stability at the scale of an agricultural region in Tunisia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact of maintenance operations on the seasonal evolution of ditch properties and functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2017.02.010⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 193, pp.191-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2017.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470951v1</w:t>
+                <w:t xml:space="preserve">hal-01591538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of maintenance operations on the seasonal evolution of ditch properties and functions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Spatial variability of soil aggregate stability at the scale of an agricultural region in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Annabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 193, pp.191-204. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153, pp.157 - 167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2017.08.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2017.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591538v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of Integrating Spaceborne LiDAR Data to Improve the Estimation of Biomass in High Biomass Forested Areas</w:t>
               </w:r>
@@ -4201,51 +4201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (3), pp.213. </w:t>
@@ -4296,51 +4296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From 3D grassy vegetation point cloud to hydraulic resistance: Application to close-range estimation of Manning coefficients for intermittent open channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4381,261 +4381,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are ditch networks optimised for mitigating rill erosion in cultivated Mediterranean landscapes? A numerical experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability of glyphosate and diuron sorption capacities of ditch beds determined using new indicator-based methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sandrine Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 50, pp.441 - 448. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 573, pp.716 - 726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2015.08.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.08.168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381108v1</w:t>
+                <w:t xml:space="preserve">hal-01381031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Pleiades and LiDAR Digital Elevation Models for Terraces Detection in Farmlands</w:t>
+                <w:t xml:space="preserve">Are ditch networks optimised for mitigating rill erosion in cultivated Mediterranean landscapes? A numerical experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Sofia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (4), pp.1567-1576. </w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.441 - 448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/jstars.2016.2516900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2015.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344541v1</w:t>
+                <w:t xml:space="preserve">hal-01381108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboveground biomass mapping in French Guiana by combining remote sensing, forest inventories and environmental data</w:t>
               </w:r>
@@ -4660,51 +4660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4749,2676 +4749,2676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional scale rain-forest height mapping using regression-kriging of spaceborne and airborne LiDAR Data: application on French Guiana</w:t>
+                <w:t xml:space="preserve">Comparison of Pleiades and LiDAR Digital Elevation Models for Terraces Detection in Farmlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim S Fayad</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Giulia Sofia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tarolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs8030240⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.1567-1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jstars.2016.2516900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943016v1</w:t>
+                <w:t xml:space="preserve">hal-01344541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of glyphosate and diuron sorption capacities of ditch beds determined using new indicator-based methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dagès</w:t>
+                <w:t xml:space="preserve">Regional scale rain-forest height mapping using regression-kriging of spaceborne and airborne LiDAR Data: application on French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim S Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Negro</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 573, pp.716 - 726. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.240 (1-18). </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.08.168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs8030240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381031v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Impact of the Spatial Distribution of Land Management Practices on Water Erosion: Case Study of a Mediterranean Catchment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial modeling of man-made drainage density of agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Biarnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio José Gumière</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrologic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(asce)he.1943-5584.0001076⟩</w:t>
+              <w:t xml:space="preserve">Journal of Land Use Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.256-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1747423X.2014.884644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522026v1</w:t>
+                <w:t xml:space="preserve">hal-01496749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking sources of uncertainty in flood damage modelling: a case study on the cost-benefit analysis of a flood mitigation project in the Orb Delta, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capability of GLAS/ICESat data to estimate forest canopy height and volume in mountainous forests of Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manizheh Rajab Pourrahmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Asghar Darvishsefat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Namiranian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfr3.12068⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (11), pp.5246-5261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jstars.2015.2478478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762009v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ALOS/PALSAR L-band data for the estimation of Eucalyptus plantations aboveground biomass in Brazil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+                <w:t xml:space="preserve">Evaluating the Impact of the Spatial Distribution of Land Management Practices on Water Erosion: Case Study of a Mediterranean Catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio José Gumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerric Le Maire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kenji Ose</w:t>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/jstars.2014.2353661⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrologic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (6), pp.C5014004-1-C5014004-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(asce)he.1943-5584.0001076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496753v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing ditches for agroecological engineering of landscape. A review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ranking sources of uncertainty in flood damage modelling: a case study on the cost-benefit analysis of a flood mitigation project in the Orb Delta, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Voltz</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-015-0301-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (2), pp.161-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfr3.12068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306444v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decadal monitoring of the Niger Inner Delta flood dynamics using MODIS optical data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evaluation of ALOS/PALSAR L-band data for the estimation of Eucalyptus plantations aboveground biomass in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerric Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bader</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Ose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.01.036⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (8), pp.3802-3811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jstars.2014.2353661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196991v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial modeling of man-made drainage density of agricultural landscapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Managing ditches for agroecological engineering of landscape. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Colin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Land Use Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (3), pp.999-1020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-015-0301-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1747423X.2014.884644⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01496749v1</w:t>
+                <w:t xml:space="preserve">hal-01306444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capability of GLAS/ICESat data to estimate forest canopy height and volume in mountainous forests of Iran</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decadal monitoring of the Niger Inner Delta flood dynamics using MODIS optical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Namiranian</w:t>
+                <w:t xml:space="preserve">Andrew Ogilvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Fayad</w:t>
+                <w:t xml:space="preserve">Jean-Claude Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (11), pp.5246-5261. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 523, pp.368-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/jstars.2015.2478478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360662v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions fractales de réseaux vectoriels : méthodes d'estimation et robustesse des résultats</w:t>
+                <w:t xml:space="preserve">Modeling the Water Bottom Geometry Effect on Peak Time Shifting in LiDAR Bathymetric Waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Anis Bouhdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Bardet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Puech</w:t>
+                <w:t xml:space="preserve">Lydia Abady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.26440⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (7), pp.1285-1289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2013.2292814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940820v1</w:t>
+                <w:t xml:space="preserve">hal-01522009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling potential of ICESat/GLAS and SRTM for the discrimination of forest landscape types in French Guiana</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Assessment of Quadrilateral Fitting of the Water Column Contribution in Lidar Waveforms on Bathymetry Estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Abady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pastol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2014.04.005⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (4), pp.813 - 817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2013.2279271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059051v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canopy Height Estimation in French Guiana with LiDAR ICESat/GLAS Data Using Principal Component Analysis and Random Forest Regressions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dimensions fractales de réseaux vectoriels : méthodes d'estimation et robustesse des résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs61211883⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 628, pp.1-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.26440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024951v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viability statistics of GLAS-ICESat data acquired over tropical forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canopy Height Estimation in French Guiana with LiDAR ICESat/GLAS Data Using Principal Component Analysis and Random Forest Regressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim S Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (5), pp.1658-1664. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (12), pp.11883-11914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2013.2273563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs61211883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525812v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale spatial sensitivity analysis of a model for economic appraisal of flood risk management policies</w:t>
+                <w:t xml:space="preserve">Coupling potential of ICESat/GLAS and SRTM for the discrimination of forest landscape types in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">I. Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2014.06.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (1), p. 21 - p. 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2014.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526090v1</w:t>
+                <w:t xml:space="preserve">hal-01059051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Different Methods of Forest Height and Aboveground Biomass Estimations From ICESat/GLAS Data in Eucalyptus Plantations in Brazil</w:t>
+                <w:t xml:space="preserve">Viability statistics of GLAS-ICESat data acquired over tropical forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hajii Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 7 (1), pp.290-299. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2013.2261978⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 7 (5), pp.1658-1664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2013.2273563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522004v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-varying impacts of different management regimes on vegetation cover in agricultural ditches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multi-scale spatial sensitivity analysis of a model for economic appraisal of flood risk management policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2014.03.012⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60 (60), pp.153-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2014.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522815v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Water Bottom Geometry Effect on Peak Time Shifting in LiDAR Bathymetric Waveforms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Testing Different Methods of Forest Height and Aboveground Biomass Estimations From ICESat/GLAS Data in Eucalyptus Plantations in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerric Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2013.2292814⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.290-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2013.2261978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522009v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Quadrilateral Fitting of the Water Column Contribution in Lidar Waveforms on Bathymetry Estimates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Time-varying impacts of different management regimes on vegetation cover in agricultural ditches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Biarnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hani Abdallah</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (4), pp.813 - 817. </w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140, pp.14-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2013.2279271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2014.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521989v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Space-Borne LiDAR Sensors for Global Bathymetry in Coastal and Inland Waters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sur lʼorigine morphologique des écoulements par lʼanalyse dʼobservations hydrologiques distribuées. Application à deux bassins versants cévenols (Gard, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Fabre</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauvagnargues Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, p. 47 - p. 62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521998v1</w:t>
+                <w:t xml:space="preserve">hal-00838012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur lʼorigine morphologique des écoulements par lʼanalyse dʼobservations hydrologiques distribuées. Application à deux bassins versants cévenols (Gard, France)</w:t>
+                <w:t xml:space="preserve">Testing the relevance of daily MODIS data to monitor Mediterranean shrubland canopy water content with temporal cross-correlation analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Maréchal</w:t>
+                <w:t xml:space="preserve">C. Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Ayral</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Sauvagnargues Lesage</w:t>
+                <w:t xml:space="preserve">Michel Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jaeis.2013010101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838012v1</w:t>
+                <w:t xml:space="preserve">hal-02598573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the relevance of daily MODIS data to monitor Mediterranean shrubland canopy water content with temporal cross-correlation analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of Space-Borne LiDAR Sensors for Global Bathymetry in Coastal and Inland Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+                <w:t xml:space="preserve">Nathalie N Saint-Geours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Deshayes</w:t>
+                <w:t xml:space="preserve">Frederic Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (1), pp.1-19. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.202 - 216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/jaeis.2013010101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2209864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598573v1</w:t>
+                <w:t xml:space="preserve">hal-01521998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l’origine morphologique des écoulements par l’analyse d’observations hydrologiques distribuées. Application à deux bassins versants cévenols (Gard, France)</w:t>
               </w:r>
@@ -7430,51 +7430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7559,51 +7559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche des relations entre eau et agriculture à AgroParisTech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7641,90 +7641,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the effects of spatial configurations of agricultural ditch drainage networks on surface runoff from agricultural catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rabotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7765,200 +7765,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using scattered hyperspectral imagery data to map the soil properties of a region</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Airborne lidar for natural environments: research and applications in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cecile Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 63 (1), pp.110-119. </w:t>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 200, pp.54-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2011.01409.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2012.62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522809v1</w:t>
+                <w:t xml:space="preserve">hal-02598374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne Lidar for natural environments : research and applications in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 200, pp.54-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7969,312 +7956,325 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change of support effects in spatial variance-based sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44 (8), pp.945-958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11004-012-9406-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618017v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne lidar for natural environments: research and applications in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Using scattered hyperspectral imagery data to map the soil properties of a region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 200, pp.54-68. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (1), pp.110-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52638/rfpt.2012.62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2011.01409.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598374v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wa-LiD: A new LiDAR simulator for waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pastol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8328,2572 +8328,2572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la précision du satellite lidar GLAS-ICESat pour l'altimétrie des eaux continentales</w:t>
+                <w:t xml:space="preserve">Soft water level sensors for characterizing the hydrological behaviour of agricultural catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lemarquand</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Armand Crabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ayroles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (5), p. 4656 - p. 4673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s110504656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599265v1</w:t>
+                <w:t xml:space="preserve">hal-00602628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the assessment of ICESat water altimetry accuracy accounting for autocorrelation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Etude de la précision du satellite lidar GLAS-ICESat pour l'altimétrie des eaux continentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (194), p. 45 - p. 52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596132v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Relevance of GLAS/ICESat Elevation Data for the Monitoring of River Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A spatial stochastic algorithm to reconstruct artificial drainage networks from incomplete network delineations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (6), p. 853 - p. 862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JAG.2011.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599263v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of an ultraviolet, medium-footprint lidar prototype for retrieving forest structure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analyse de sensibilité globale d'un modèle spatialisé pour l'évaluation économique du risque d'inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 152 (1), p. 24 - p. 46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2011.08.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00654817v1</w:t>
+                <w:t xml:space="preserve">hal-00647107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité globale d'un modèle spatialisé pour l'évaluation économique du risque d'inondation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The Relevance of GLAS/ICESat Elevation Data for the Monitoring of River Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 152 (1), p. 24 - p. 46</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, p. 708 - p. 720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647107v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial stochastic algorithm to reconstruct artificial drainage networks from incomplete network delineations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Potential of an ultraviolet, medium-footprint lidar prototype for retrieving forest structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Allouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JAG.2011.06.001⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (6), p. S92 - p. S102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2011.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622413v1</w:t>
+                <w:t xml:space="preserve">hal-00654817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft water level sensors for characterizing the hydrological behaviour of agricultural catchments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Improving the assessment of ICESat water altimetry accuracy accounting for autocorrelation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Garnier</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (5), p. 4656 - p. 4673. </w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (6), pp.833-844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s110504656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2011.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602628v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation conjointe de trains d'ondes LiDAR vert et infrarouge pour la bathymétrie des eaux de très faible profondeurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Qualification de modèles numériques de terrain Lidar pour l'étude de l'érosion : application aux badlands de Draix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Panissod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jacome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mathys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 191, p. 52 - p. 61</w:t>
+              <w:t xml:space="preserve">, 2010, 192, pp.50-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581299v1</w:t>
+                <w:t xml:space="preserve">hal-02593700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheminement des eaux superficielles et télédétection pour la modélisation hydrologique distribuée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Extraction of thalweg networks from DTMs: application to badlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2010032⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (8), p. 1527 - p. 1536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-14-1527-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561044v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistical estimations of bathymetric LiDAR errors on rivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Utilisation conjointe de trains d'ondes LiDAR vert et infrarouge pour la bathymétrie des eaux de très faible profondeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Allouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T. Allouis</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pastol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 191, p. 52 - p. 61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02593192v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification de modèles numériques de terrain Lidar pour l'étude de l'érosion : application aux badlands de Draix</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cheminement des eaux superficielles et télédétection pour la modélisation hydrologique distribuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (3), p. 39 - p. 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2010032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593700v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of thalweg networks from DTMs: application to badlands</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Geostatistical estimations of bathymetric LiDAR errors on rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Puech</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Stigermark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Allouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (6), pp.640-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.1991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-14-1527-2010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00576902v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrain surfaces and 3-D landcover classification from small footprint full-waveform lidar data: application to badlands</w:t>
+                <w:t xml:space="preserve">Assessing optical earth observation systems for mapping and monitoring temporary ponds in arid areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bretar</w:t>
+                <w:t xml:space="preserve">V. Soti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chauve</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A.L. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mallet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Loseen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (5), p. 344 - p. 351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2009.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460965v1</w:t>
+                <w:t xml:space="preserve">hal-00546276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilité d'une analyse coût-bénéfice - Enseignements pour l'évaluation des projets d'atténuation des inondations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Identifying indicators of the spatial variations of agricultural practices by a tree partitioning methods: the case of weed control practices in vine growing catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Biarnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Boissieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 99, p. 105 - p. 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2008.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00570346v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying indicators of the spatial variations of agricultural practices by a tree partitioning methods: the case of weed control practices in vine growing catchment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">MNT à très haute résolution dans les modelés fortement disséqués : des données aux tests d'application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Boissieux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andres Jacome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 99, p. 105 - p. 116. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (2), pp.141-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2008.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.7589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454525v1</w:t>
+                <w:t xml:space="preserve">hal-02477782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MNT à très haute résolution dans les modelés fortement disséqués : des données aux tests d'application</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Terrain surfaces and 3-D landcover classification from small footprint full-waveform lidar data: application to badlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bretar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jacome</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, p. 151 - p. 205</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02477782v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing optical earth observation systems for mapping and monitoring temporary ponds in arid areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Soti</w:t>
+                <w:t xml:space="preserve">Sensibilité d'une analyse coût-bénéfice - Enseignements pour l'évaluation des projets d'atténuation des inondations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Tran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Puech</w:t>
+                <w:t xml:space="preserve">Céline Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Loseen</w:t>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, spécial La prévention des inondations. Aspects techniques et économiques des aménagements de ralentissement dynamique des crues, pp.95-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546276v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very-high-resolution mapping of river-immersed topography by remote sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Textural approaches for vineyard detection and characterization using very high spatial resolution remote sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Feurer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Gilles Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (4), pp.1153-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431160701311259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585200v1</w:t>
+                <w:t xml:space="preserve">hal-01196900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'un modèle numérique de terrain à partir de photographies par drone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Very-high-resolution mapping of river-immersed topography by remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jacome</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Roux</w:t>
+                <w:t xml:space="preserve">Y. Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Viau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, E13 (E-13), pp.79-99</w:t>
+              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (4), p. 403 - p. 419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591034v1</w:t>
+                <w:t xml:space="preserve">hal-00585200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrarian landscapes linear features detection from LiDAR: application to artificial drainage networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Extraction d'un modèle numérique de terrain à partir de photographies par drone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jacome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Kosuth</w:t>
+                <w:t xml:space="preserve">B. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, E13 (E-13), pp.79-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589107v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textural approaches for vineyard detection and characterization using very high spatial resolution remote sensing data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+                <w:t xml:space="preserve">Agrarian landscapes linear features detection from LiDAR: application to artificial drainage networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Millier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Rabatel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Kosuth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 29 (4), pp.1153-1167. </w:t>
+              <w:t xml:space="preserve">, 2008, 29 (11-12), pp.3489-3508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01431160701311259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01431160701469057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196900v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épaisseur d'eau minimale mesurable en rivière sur fronts d'ondes lidar simulés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesaignoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10944,77 +10944,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting : a classification method for remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (7-8), pp.1687-1710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11048,77 +11048,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling spatial variability along drainage networks with geostatistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 38 (5), pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11177,77 +11177,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistical modelling of spatial processes on directed trees: application to fluvisol extent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 128, pp.179-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11324,51 +11324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolle Mathys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Jacome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1, pp.7-20</w:t>
@@ -11397,103 +11397,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photographies aériennes prises par drone et Modèle Numérique de Terrain : apports pour l'observatoire sur l'érosion de Draix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mathys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jacome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 11 (1), pp.7-20. </w:t>
@@ -11556,64 +11556,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistical modelling of spatial processes on directed trees: Application to fluvisol extent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 128 (3-4), pp.179-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11659,77 +11659,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrologie distribuée, télédétection et problèmes d`échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dartus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Estupina Borrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11767,64 +11767,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications de l'imagerie à très haute résolution spatiale pour le suivi de l'hydromorphie du marais atlantique de Bourgneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11875,77 +11875,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le boosting : une méthode de classification non paramétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 12 (4), pp.399-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11983,51 +11983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting vs maximum de vraisemblance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12110,90 +12110,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse bibliographique des différentes fonctions des réseaux de fossés aux échelles du fossé élémentaire et du réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inra Onema, pp.54, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12237,264 +12237,264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de traitement de données lidar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applications lidar aux eaux côtières, aux eaux continentales et en océanographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Mallet</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Baghdadi, Nicolas and Zribi, Mehrez. </w:t>
+                <w:t xml:space="preserve">Martin Alejandro Montes-Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pastol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baghdadi; Nicolas and Zribi; Mehrez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observation des surfaces continentales par télédétection optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, </w:t>
+              <w:t xml:space="preserve">Observation des surfaces continentales par télédétection III - Urbain et zones côtières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, III, </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Observation des surfaces continentales par télédétection optique, 978-1-78405-156-3</w:t>
+              <w:t xml:space="preserve">, 2017, Observation des surfaces continentales par télédétection, 978-1-78405-160-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419399v1</w:t>
+                <w:t xml:space="preserve">hal-01419387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications lidar aux eaux côtières, aux eaux continentales et en océanographie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Méthodes de traitement de données lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Baghdadi; Nicolas and Zribi; Mehrez. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baghdadi, Nicolas and Zribi, Mehrez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observation des surfaces continentales par télédétection III - Urbain et zones côtières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, III, </w:t>
+              <w:t xml:space="preserve">Observation des surfaces continentales par télédétection optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Observation des surfaces continentales par télédétection, 978-1-78405-160-0</w:t>
+              <w:t xml:space="preserve">, 2017, Observation des surfaces continentales par télédétection optique, 978-1-78405-156-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419387v1</w:t>
+                <w:t xml:space="preserve">hal-01419399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principe et physique de la mesure lidar</w:t>
               </w:r>
@@ -12519,78 +12519,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Totems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baghdadi, Nicolas and Zribi, Mehrez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observation des surfaces continentales par télédétection optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.209 - 250, 2017, Observation des surfaces continentales par télédétection optique, 978-1-78405-156-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12599,338 +12599,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principle and Physics of the LiDAR Measurement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Airborne LiDAR Data Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Baghdadi and Mehrez Zribi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Remote Sensing of Land Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.201 - 247, 2016, Optical Remote Sensing of Land Surface, 978-1-78548-102-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-102-4.50005-3⟩</w:t>
+              <w:t xml:space="preserve">, pp.249 - 297, 2016, Optical Remote Sensing of Land Surface, 978-1-78548-102-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-102-4.50006-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381025v1</w:t>
+                <w:t xml:space="preserve">hal-01381021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne LiDAR Data Processing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Principle and Physics of the LiDAR Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Totems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Baghdadi and Mehrez Zribi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Remote Sensing of Land Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.249 - 297, 2016, Optical Remote Sensing of Land Surface, 978-1-78548-102-4. </w:t>
+              <w:t xml:space="preserve">, pp.201 - 247, 2016, Optical Remote Sensing of Land Surface, 978-1-78548-102-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-102-4.50006-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-102-4.50005-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381021v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiDAR Measurements and Applications in Coastal and Continental Waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Alejandro Montes-Hugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pastol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12994,77 +12994,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne LiDAR Methods Applied to Riverine Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Kinzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Allouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13124,64 +13124,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crues et inondations : le rôle des fossés agricoles dans la maîtrise des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> L'eau, recherche pour une ressource vitale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume Spécial Salon de l'Agriculture, INRA, pp.14-15, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13206,77 +13206,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of hyperspectral imagery for digital soil mapping in mediterranean areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13349,77 +13349,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial simulation of agricultural practices using a robust extension of randomized classification tree algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Biarnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13502,51 +13502,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de spatialisation de réseaux arborescents et orientés par simulations conditionnelles : application aux réseaux de fossés de paysages viticoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milieux et Changements globaux. Université de Montpellier 2, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13573,51 +13573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de spatialisation de réseaux arborescents et orientés par simulations conditionnelles : application aux réseaux de fossés de paysages viticoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Doctorat Sciences de la terre, Université Montpellier II, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13676,51 +13676,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures spatiales en hydrographie continentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Univ. Montpellier, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13783,77 +13783,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping agricultural land use dynamics through integrated biophysical analysis for Mediterranean farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.476-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13878,51 +13878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale automation of hydromorphological metrics from LiDAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13997,623 +13997,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping stakeholder influence in the agricultural water management: a preliminary study for the Lebna watershed, Tunisia (slideshow)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Rizzo</w:t>
+                <w:t xml:space="preserve">Managing vegetated water harvesting structures: effect of vegetation management on infiltration for better drought resilience in mediterranean agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU24 What's next for Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union; Session GC51S: Nature-Based Solutions to Ensure Food and Water Security in Rising Aridity Regions, Dec 2024, Washington, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625824v1</w:t>
+                <w:t xml:space="preserve">hal-04838271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection automatique du niveau plein bord des rivières à partir de LiDAR haute densité</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dépret</w:t>
+                <w:t xml:space="preserve">Mapping stakeholder influence in the agricultural water management: a preliminary study for the Lebna watershed, Tunisia (slideshow)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+                <w:t xml:space="preserve">Intissar Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loriane Pignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Jeunes Géomorphologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming System Association, Jun 2024, Trapani, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12734090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698449v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of river bankfull parameters from high density lidar data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geoscience Union, Apr 2024, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-21396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte anti-érosive et aménagements de bassins versants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Détection automatique du niveau plein bord des rivières à partir de LiDAR haute densité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Retat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres « Pierre sèche, agriculture et territoires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FFPPS et Syndicat mixte des Gorges du Gardon, Mar 2024, Castillon du Gard, France</w:t>
+              <w:t xml:space="preserve">Journées de Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864903v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing vegetated water harvesting structures: effect of vegetation management on infiltration for better drought resilience in mediterranean agroecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Lutte anti-érosive et aménagements de bassins versants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dagès</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU24 What's next for Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union; Session GC51S: Nature-Based Solutions to Ensure Food and Water Security in Rising Aridity Regions, Dec 2024, Washington, United States</w:t>
+              <w:t xml:space="preserve">Rencontres « Pierre sèche, agriculture et territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FFPPS et Syndicat mixte des Gorges du Gardon, Mar 2024, Castillon du Gard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04838271v1</w:t>
+                <w:t xml:space="preserve">hal-04864903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockwater - Advances in reservoir stock monitoring from space</w:t>
               </w:r>
@@ -14733,103 +14733,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des éléments paysagers linéaires dans la configuration spatiale des systèmes de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Taouajouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAYOTE 2023 - Modélisation de paysages agricoles pour l’analyse et la simulation de processus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PayOTe, Oct 2023, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14876,90 +14876,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la performance d’un modèle de transfert de pesticides par ruissellement à l’échelle d’une parcelle de vigne en contexte méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. Congrès du Groupe Français des Pesticides (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14984,64 +14984,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood scenarios sampling effect on annualised flood damage estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15088,103 +15088,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the MHYDAS-Pesticide-1.0 model in simulating pesticide concentrations in surface waters at plot-scale continuously over decades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15231,64 +15231,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using hydrochory for agricultural landscape revegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15339,51 +15339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15432,338 +15432,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating canopy height and wood volume of Eucalyptus plantations in Brazil using GEDI LiDAR data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Exploration de modèles spatialisés avec la plateforme OpenFLUID : exemple de la sensibilité à des facteurs spatiaux distribués en hydrologie de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres MEXICO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410565v1</w:t>
+                <w:t xml:space="preserve">hal-03520016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de modèles spatialisés avec la plateforme OpenFLUID : exemple de la sensibilité à des facteurs spatiaux distribués en hydrologie de surface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Estimating canopy height and wood volume of Eucalyptus plantations in Brazil using GEDI LiDAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clayton Alcarde Alvares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luiz Stape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres MEXICO 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2021, Brussels, Belgium. pp.5941-5944, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520016v1</w:t>
+                <w:t xml:space="preserve">hal-03410565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of maintenance practices on plant community properties interacting with ecosystem functions in an agricultural ditch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, Austria. pp.EGU2020-9922, </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15797,64 +15797,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring from close-range remote sensing the hydraulic resistance (Manning) of agricultural channel network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15892,103 +15892,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem services coming from landscape infrastructures in agroecosystems : example of surface drainage ditches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, United States</w:t>
@@ -16017,90 +16017,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of hydrochorous dispersal in agricultural channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16147,51 +16147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution de topographies à partir de données mixtes (continues et ordinales) pour la modélisation hydrodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribution du spatial face aux enjeux de l'eau - SHF/CNES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16216,103 +16216,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entretien des fossés comme levier pour limiter la contamination des eaux par les pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16337,90 +16337,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ditch maintenance as a lever to limit water contamination by pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Symposium in Pesticide Chemistry : Advances in risk assessment and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16439,260 +16439,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital image analysis for studying eco-hydraulic processes in open channels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geomorphological variables to predict the spatial distribution of plant species in agricultural ditches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Belaud</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. IAHR Europe Congress: New Challenges in Hydraulic Research and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Trento, Italy</w:t>
+              <w:t xml:space="preserve">HydroEco 2017 - Ecohydrology on the Edge: ecology‐hydrology‐human interactions in a changing world - 6 th International Multidisciplinary Conference on Hydrology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01816131v1</w:t>
+                <w:t xml:space="preserve">hal-01680048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological variables to predict the spatial distribution of plant species in agricultural ditches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital image analysis for studying eco-hydraulic processes in open channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HydroEco 2017 - Ecohydrology on the Edge: ecology‐hydrology‐human interactions in a changing world - 6 th International Multidisciplinary Conference on Hydrology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">5. IAHR Europe Congress: New Challenges in Hydraulic Research and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680048v1</w:t>
+                <w:t xml:space="preserve">hal-01816131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating continuous floodplain and major river bed topography mixing ordinal contour lines and topographic points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dartevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16808,51 +16808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2017, Fort Worth, United States. pp.4</w:t>
@@ -16894,90 +16894,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration par simulation de processus abiotiques en interaction avec la végétation dans les fossés agricoles l'échelle du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Payote 2017 "Modélisation de paysages agricoles pour l’analyse et la simulation de processus"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
@@ -17032,51 +17032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17157,51 +17157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17250,2114 +17250,2114 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584776v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How far spatial accuracy governs land-use changes monitoring frequency: the urban sprawl monitoring example</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Spatial patterns of farm land use in fragmented semi-arid landscapes: The case of Lebna catchment (Cap Bon, Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Biarnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Accuracy 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Stéphane Bailly, Didier Josselin, Jul 2016, Montpellier, France. pp.267-274</w:t>
+              <w:t xml:space="preserve">AgroMed 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Dec 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367977v1</w:t>
+                <w:t xml:space="preserve">hal-01408479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining punctual and ordinal contour data for accurate floodplain topography mapping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analyzing urban sprawl indicators under uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Accuracy 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Stéphane Bailly; Didier Josselin, Jul 2016, Montpellier, France. pp.350-357</w:t>
+              <w:t xml:space="preserve">AAG (American Association of Geographers) Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349737v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of surface and bottom effects on CALIOP-derived waveforms in shallow waters of the Gulf of Saint Lawrence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">How far spatial accuracy governs land-use changes monitoring frequency: the urban sprawl monitoring example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie C. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean sciences meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGU-ASLO, Feb 2016, New-Orleans, United States</w:t>
+              <w:t xml:space="preserve">Spatial Accuracy 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Stéphane Bailly, Didier Josselin, Jul 2016, Montpellier, France. pp.267-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345002v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing urban sprawl indicators under uncertainties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Combining punctual and ordinal contour data for accurate floodplain topography mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chery</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dartevelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG (American Association of Geographers) Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, San Fransisco, United States</w:t>
+              <w:t xml:space="preserve">Spatial Accuracy 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Stéphane Bailly; Didier Josselin, Jul 2016, Montpellier, France. pp.350-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369661v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of farm land use in fragmented semi-arid landscapes: The case of Lebna catchment (Cap Bon, Tunisia)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An analysis of surface and bottom effects on CALIOP-derived waveforms in shallow waters of the Gulf of Saint Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Alejandro Montes-Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Vuorenkoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraser Dalgleish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgroMed 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Dec 2016, Avignon, France</w:t>
+              <w:t xml:space="preserve">Ocean sciences meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGU-ASLO, Feb 2016, New-Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408479v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we automatically choose best uncertainty heuristics for large margin active learning?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lorey's height regression for ICESAT-GLAS waveforms in hyrcanian deciduous forests of Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rajab Pourrahmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Asghar Darvishsefat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Namiranian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2015 : IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326792⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.4105-4108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343420v1</w:t>
+                <w:t xml:space="preserve">hal-01244987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation patch effects on flow resistance at channel scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Farmland terrace slope detection from Pleiades digital elevation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Combemale</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Sofia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tarolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-proceedings of the 36th IAHR World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAHR, Jun 2015, The Hague, Netherlands. pp.1-5</w:t>
+              <w:t xml:space="preserve">EGU General Assenbly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.10021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349589v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional scale rain-forest height mapping using regression-kriging of spaceborneand airborne lidar data: application on French Guiana</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Can we automatically choose best uncertainty heuristics for large margin active learning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben Slimene Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Riadh Farah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.4109-4112, </w:t>
+              <w:t xml:space="preserve">IGARSS 2015 : IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Milano, Italy. pp.4360 - 4363, </w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244677v1</w:t>
+                <w:t xml:space="preserve">hal-01343420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a terrestrial laser scanner to characterize vegetation-induced flow resistance in a controlled channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Vegetation patch effects on flow resistance at channel scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Combemale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-proceedings of the 36 th IAHR World congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAHR, Jun 2015, The Hague, Netherlands. pp.1-4</w:t>
+              <w:t xml:space="preserve">E-proceedings of the 36th IAHR World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHR, Jun 2015, The Hague, Netherlands. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349592v1</w:t>
+                <w:t xml:space="preserve">hal-01349589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manhole cover detection using a geometrical filter on very high resolution aerial and satellite images</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Variabilité de la capacité de sorption du glyphosate et diuron des fonds de fossés évaluée à l'aide de nouveaux indicateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JURSE 2015, Joint Urban Remote Sensing Event</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">46. Congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux - GFP - CNRS, May 2016, Bordeaux, France. pp.22-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373941v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité de la capacité de sorption du glyphosate et diuron des fonds de fossés évaluée à l'aide de nouveaux indicateurs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Manhole cover detection using a geometrical filter on very high resolution aerial and satellite images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Chancibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Congrès du Groupe Français des Pesticides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JURSE 2015, Joint Urban Remote Sensing Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lausanne, Switzerland. 4p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JURSE.2015.7120521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350584v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dérives climatiques sur l'Hérault : évolution des bilans thermiques (seuil de 10°C) de 1980 à 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Zadonina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Ferricelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Journées GiESCO 2015 (Groupe international d’Experts en Systèmes vitivinicoles pour la CoOpération)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Gruissan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D photogrammetric technique to study free surface water in open channels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Using a terrestrial laser scanner to characterize vegetation-induced flow resistance in a controlled channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Combemale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGU, 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">E-proceedings of the 36 th IAHR World congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHR, Jun 2015, The Hague, Netherlands. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499467v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting anomalous turbidity patterns in nearshore waters of Québec based on CALIOP waveforms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Regional scale rain-forest height mapping using regression-kriging of spaceborneand airborne lidar data: application on French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès de l'AQT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.4109-4112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496750v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional reconstruction techniques to study ditches eco-hydrology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">4D photogrammetric technique to study free surface water in open channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Berkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Combemale</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.5931</w:t>
+              <w:t xml:space="preserve">, EGU, 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496752v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmland terrace slope detection from Pleiades digital elevation models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Detecting anomalous turbidity patterns in nearshore waters of Québec based on CALIOP waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Montes-Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Neumeier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assenbly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.10021</w:t>
+              <w:t xml:space="preserve">16. Congrès de l'AQT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Quebec, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496754v1</w:t>
+                <w:t xml:space="preserve">hal-01496750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorey's height regression for ICESAT-GLAS waveforms in hyrcanian deciduous forests of Iran</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional reconstruction techniques to study ditches eco-hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.5931</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326728⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01244987v1</w:t>
+                <w:t xml:space="preserve">hal-01496752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canopy height estimation in French Guiana using LiDAR ICESat/GLAS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.1337-1340, </w:t>
@@ -19421,77 +19421,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas S Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerric G. Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim S Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.725-728, </w:t>
@@ -19523,1305 +19523,1305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effects of surface and bottom geometries on lidar bathymetric waveforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapting Landscape Mosaics of medIteranean Rainfed Agrosystems for a sustainable management of crop production, water and soil resources: the ALMIRA project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Montes Hugo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+                <w:t xml:space="preserve">I. Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouhdaoui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Chikhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Amami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.4</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599520v1</w:t>
+                <w:t xml:space="preserve">hal-01526015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrology Session Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Simulating geometric uncertainties of impervious areas based on image segmentation accuracy metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saint Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Chery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pleiades Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GEOBIA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Thessaloniki, Greece. p. 37 - p. 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522891v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Eucalyptus plantations above ground biomass in Brazil using ALOS/PALSAR L-band data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">What would a flood cost to your home? Hazard-asset spatial overlays and induced uncertainty in natural risk assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spatial Accuracy 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISARA, Jul 2014, East Lansing, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525813v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling potential of ICESat/GLAS and SRTM in the discrimination of forest landscape types in French Guiana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terrace walls detection from a Pleiades Digital Elevation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim S Fayad</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giulia Sofia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tarolli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Pleiades Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585536v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagating Geometric Uncertainties from Image Segmentation to Spatial Indicators of Urban Sprawl</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hazard-asset spatial overlays and induced uncertainty in natural risk assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saint Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-P Chéry</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Annual conference of the International Association for Mathematical Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAMG, Oct 2014, New Delhi, India</w:t>
+              <w:t xml:space="preserve">Accuracy 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lansing, MI, United States. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523127v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrace walls detection from a Pleiades Digital Elevation Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Local urban sprawl accuracy from image segmentation uncertainties simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.C.E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saint Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paolo Tarolli</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Chéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pleiades Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Accuracy 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, East Lansing, United States. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522902v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazard-asset spatial overlays and induced uncertainty in natural risk assessments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propagating Geometric Uncertainties from Image Segmentation to Spatial Indicators of Urban Sprawl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Langer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">V.C.E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Grelot</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Chéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accuracy 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lansing, MI, United States. pp.5</w:t>
+              <w:t xml:space="preserve">16. Annual conference of the International Association for Mathematical Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAMG, Oct 2014, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512986v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local urban sprawl accuracy from image segmentation uncertainties simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modelling the effects of surface and bottom geometries on lidar bathymetric waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Montes Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Chéry</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouhdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accuracy 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, East Lansing, United States. 5 p</w:t>
+              <w:t xml:space="preserve">IGARSS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506612v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating geometric uncertainties of impervious areas based on image segmentation accuracy metrics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hydrology Session Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Chery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOBIA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Thessaloniki, Greece. p. 37 - p. 40</w:t>
+              <w:t xml:space="preserve">Pleiades Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061626v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What would a flood cost to your home? Hazard-asset spatial overlays and induced uncertainty in natural risk assessments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Estimation of Eucalyptus plantations above ground biomass in Brazil using ALOS/PALSAR L-band data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerric Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Osé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Accuracy 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.721-724, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523294v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Landscape Mosaics of medIteranean Rainfed Agrosystems for a sustainable management of crop production, water and soil resources: the ALMIRA project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Bahri</w:t>
+                <w:t xml:space="preserve">Coupling potential of ICESat/GLAS and SRTM in the discrimination of forest landscape types in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim S Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas S Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526015v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the effects of surface and bottom geometries on LiDAR bathymetric waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Alejandro Montes-Hugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Bouhdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE International, Jul 2014, Quebec, Canada. pp.2706 - 2708, </w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20855,77 +20855,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la géométrie aléatoire pour évaluer le fonctionnement des paysages : Exemple des réseaux de fossés pour prévenir l'érosion en plaine viticole Languedocienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèles et méthodes spatio-temporelles, AG MIA INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20950,103 +20950,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling potential of ICESat/GLAS and SRTM in the discrimination of forest landscape types in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.4</w:t>
@@ -21069,610 +21069,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the efficiency of Mediterranean ditch networks in preventing vineyards soil erosion within landscape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Assessing the efﬁciency of Mediterranean ditch networks in preventing vineyards soil erosion within landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Vienna, Austria. pp.7692-7704</w:t>
+              <w:t xml:space="preserve">, EGU, Apr 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598590v1</w:t>
+                <w:t xml:space="preserve">hal-01523450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in the estimation of talweg network fractal dimension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ecohydrology of agricultural ditches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Puech C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Facets of Uncertainty 5th EGU Leonardo Conference, Hydrofractals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Kos, Greece</w:t>
+              <w:t xml:space="preserve">HydroEco'2013 - 4th International Multidisciplinary Conference on Hydrology and Ecology : emerging Patterns, Breakthroughs ans Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593654v1</w:t>
+                <w:t xml:space="preserve">hal-01523336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecohydrology of agricultural ditches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Robustness of fractal dimension estimators for vector talweg network characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kaiser,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HydroEco'2013 - 4th International Multidisciplinary Conference on Hydrology and Ecology : emerging Patterns, Breakthroughs ans Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">8. IAG International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Geomorphologists (IAG), Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523336v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of fractal dimension estimators for vector talweg network characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Uncertainties in the estimation of talweg network fractal dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bardet</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bardet J.-M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kaiser,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Puech</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puech C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. IAG International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Geomorphologists (IAG), Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Facets of Uncertainty 5th EGU Leonardo Conference, Hydrofractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523304v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the efﬁciency of Mediterranean ditch networks in preventing vineyards soil erosion within landscape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Assessing the efficiency of Mediterranean ditch networks in preventing vineyards soil erosion within landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EGU, Apr 2013, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">, 2013, Vienna, Austria. pp.7692-7704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01523450v1</w:t>
+                <w:t xml:space="preserve">hal-02598590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood level spatial uncertainty simulation from expert knowledge: methods, limits and impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Langer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facets of Uncertainty 2013: 5th EGU Leonardo Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Kos Island, Greece. pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21697,51 +21697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiDAR pour l'hydrologie fluviale : d'une approche empirique à théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UQAR, ISMER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Rimouski, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21766,64 +21766,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of linear features detection in a Mediterranean landscape from 3D VHR optical data: application to terrace walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS IEEE International Symposium on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.7110-7113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21842,675 +21842,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologic segmentation of rivers from VHR optical images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Variance-based global sensitivity analysis of a spatially distributed model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Delenne</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peiades Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNES-EADS, Jan 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées MAS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. pp.114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591885v1</w:t>
+                <w:t xml:space="preserve">hal-02597867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of linear elements over cultivated landscape using VHSR data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Flood risk mapping and scaling. Ranking sources of uncertainties with variance based global sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pleiades Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Flood Risk 2012. The second European Conference on Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522911v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VHR for Hydrology: ORFEO studies and Expectations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Morphologic segmentation of rivers from VHR optical images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lecoarer,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peiades Days, CNES-EADS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Peiades Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES-EADS, Jan 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593722v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of spatial models using geostatistical simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mapping of linear elements over cultivated landscape using VHSR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Geosciences at the Crossroads of Theory and Practice - IAMG 2011 Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pleiades Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00666755v1</w:t>
+                <w:t xml:space="preserve">hal-01522911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood risk mapping and scaling. Ranking sources of uncertainties with variance based global sensitivity analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">VHR for Hydrology: ORFEO studies and Expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flood Risk 2012. The second European Conference on Flood Risk Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Peiades Days, CNES-EADS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522922v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance-based global sensitivity analysis of a spatially distributed model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis of spatial models using geostatistical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Grelot</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées MAS 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Geosciences at the Crossroads of Theory and Practice - IAMG 2011 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Salzburg, Austria. pp.178-189, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5242/iamg.2011.0172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597867v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of linear features detection in a mediterranean lnadscape from 3D VHR optical data : application to terrace walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE International, Jul 2012, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22535,64 +22535,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of linear features detection in a Mediterranean landscape from 3D VHR optical date: application to terrace walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Munich, Germany. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22611,2143 +22611,2143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood damage maps: ranking sources of uncertainty with variance-based sensitivity analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">DEM and water path uncertainties: some hydrological consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">Universita degli studi di Padova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universita degli studi di Padova, 2012, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796071v1</w:t>
+                <w:t xml:space="preserve">hal-01585547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM and water path uncertainties: some hydrological consequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Flood damage maps: ranking sources of uncertainty with variance-based sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universita degli studi di Padova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universita degli studi di Padova, 2012, Padova, Italy</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585547v1</w:t>
+                <w:t xml:space="preserve">hal-00796071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variance-based global sensitivity analysis of a spatially distributed model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Saint-Geours</w:t>
+                <w:t xml:space="preserve">C. Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MAS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchical graph matching method to assess accuracy of network extraction from DTM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Uncertainties of water flow-pathes in digital cultivated landscape : consequences on overland flows and channel run-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Puech</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphometry 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Redlands, United States. p. 49 - p. 52</w:t>
+              <w:t xml:space="preserve">Assemblée Générale de l'European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654255v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Générations aléatoires de réseaux de fossés agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A hierarchical graph matching method to assess accuracy of network extraction from DTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Payote</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rennes, France. pp.38</w:t>
+              <w:t xml:space="preserve">Geomorphometry 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Redlands, United States. p. 49 - p. 52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596237v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global sensitivity analysis of a model for economic assesment of flood risk</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Générations aléatoires de réseaux de fossés agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43ème Journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Gammarth, Tunisia. pp.6</w:t>
+              <w:t xml:space="preserve">Colloque Payote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rennes, France. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762006v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling runoff uncertainties in agricultural catchments using a stochastic vector drainage algorithm and error propagation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Global sensitivity analysis of a model for economic assesment of flood risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Colin</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphometry 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Redlands, United States. pp.7-10</w:t>
+              <w:t xml:space="preserve">43ème Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Gammarth, Tunisia. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595924v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'extraction de réseaux de talwegs à partir de MNT : application aux badlands</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modelling runoff uncertainties in agricultural catchments using a stochastic vector drainage algorithm and error propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Puech</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Avignon, France. pp.1</w:t>
+              <w:t xml:space="preserve">Geomorphometry 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Redlands, United States. pp.7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594558v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riverbed image simulation for a better exploration of coarse-grained sediment sizing image analysis methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés des indices de sensibilité de Sobol pour un modèle à entrées et sorties spatialisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Saint-Geours</w:t>
+                <w:t xml:space="preserve">C. Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR MASCOT NUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Villard-de-Lans, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties of water flow-pathes in digital cultivated landscape : consequences on overland flows and channel run-off</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evaluation de l'extraction de réseaux de talwegs à partir de MNT : application aux badlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Rabotin</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale de l'European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Avignon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596007v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of simulated LIDAR waveforms according to sensor and water parameters variability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Uncertainties of cultivated landscape drainage network mapping and its consequences on hydrological fluxes estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rabotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU2010 Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Fransisco, United States. 1 p</w:t>
+              <w:t xml:space="preserve">Accuracy2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Leicester, United Kingdom. p. 153 - p. 157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754680v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of simulated hydrographic LIDAR waveforms according to sensor and water parameters variability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Use of stage and discharge records for the multi-scale parameterisation of a distributed storm flow model applied to an agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Hallema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Saint Geours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.37</w:t>
+              <w:t xml:space="preserve">EGU 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Luxembourg, Luxembourg. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594028v1</w:t>
+                <w:t xml:space="preserve">hal-02594600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of stage and discharge records for the multi-scale parameterisation of a distributed storm flow model applied to an agricultural catchment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity analysis of simulated LIDAR waveforms according to sensor and water parameters variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Moussa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Abdallah Hamidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Luxembourg, Luxembourg. pp.1</w:t>
+              <w:t xml:space="preserve">AGU2010 Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Fransisco, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594600v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there room to optimise the use of geostatistical simulations for sensitivity analysis of spatial models?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId579" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis of simulated hydrographic LIDAR waveforms according to sensor and water parameters variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Saint Geours</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accuracy2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Leicester, United Kingdom. pp.34</w:t>
+              <w:t xml:space="preserve">AGU 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593405v1</w:t>
+                <w:t xml:space="preserve">hal-02594028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des talus et réseaux de drainage à partir de données optiques THRS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">ExtracTIN: an original algorithm for automatic extraction of hydrographic network using elevation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ORFEO, CNES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.39</w:t>
+              <w:t xml:space="preserve">BALWOIS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Ohrid, Macedonia. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594017v1</w:t>
+                <w:t xml:space="preserve">hal-02593462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-virtual spatial simulations of land management practices in Languedoc Vineyards: a way to deal with incomplete knowledges of spatial distributions in cultivated landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Biarnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LANDMOD2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Montpellier, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ExtracTIN: an original algorithm for automatic extraction of hydrographic network using elevation data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cartographie des talus et réseaux de drainage à partir de données optiques THRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P.A. Ayral</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Salze</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chouckri Osman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BALWOIS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Ohrid, Macedonia. pp.14</w:t>
+              <w:t xml:space="preserve">Journées ORFEO, CNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593462v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latin Hypercube Sampling of Gaussian random field for Sobol' global sensitivity analysis of models with spatial inputs and scalar output</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Is there room to optimise the use of geostatistical simulations for sensitivity analysis of spatial models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accuracy 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Leicester, United Kingdom. pp.81-84</w:t>
+              <w:t xml:space="preserve">Accuracy2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Leicester, United Kingdom. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470529v1</w:t>
+                <w:t xml:space="preserve">hal-02593405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties of cultivated landscape drainage network mapping and its consequences on hydrological fluxes estimations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Latin Hypercube Sampling of Gaussian random field for Sobol' global sensitivity analysis of models with spatial inputs and scalar output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Colin</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accuracy2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Leicester, United Kingdom. p. 153 - p. 157</w:t>
+              <w:t xml:space="preserve">Accuracy 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Leicester, United Kingdom. pp.81-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576900v1</w:t>
+                <w:t xml:space="preserve">hal-00470529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheminements et érosion des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utilisation de l'imagerie satellitaire pour l'eau dans le sol et le proche sous-sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24811,64 +24811,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lagouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. p. EGU2009-6103 - p</w:t>
@@ -24897,77 +24897,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust badlands thalwegs network extraction from DTM for topological characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Zürich, Switzerland. p. 218 - p. 224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24992,90 +24992,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des retours d'ondes LiDAR vert, infrarouge et Raman pour la bathymétrie des eaux de très faibles profondeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Allouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pastol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFPT, ESGT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Le Mans, France. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25094,273 +25094,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivated landscape's artificial drainage networks detection and characterisation from very high resolution satellite images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Spatial simulation of agricultural practices using a robust extension of randomized classification tree algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Baghdadi</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Biarnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORFEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.13</w:t>
+              <w:t xml:space="preserve">13. International Symposium on Spatial Data Handling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Montpellier, France. 650 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593964v1</w:t>
+                <w:t xml:space="preserve">hal-01137202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial simulation of agricultural practices using a robust extension of randomized classification tree algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cultivated landscape's artificial drainage networks detection and characterisation from very high resolution satellite images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Buscail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Symposium on Spatial Data Handling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Montpellier, France. 650 p</w:t>
+              <w:t xml:space="preserve">ORFEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137202v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring depth of a clear, shallow, gravel-bed river by through-water photogrammetry with small format cameras and ultra light aircrafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25385,77 +25385,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologic segmentation of shallow rivers from satellite high spatial resolution multi-spectral images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Reyes Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25493,103 +25493,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bathymetric LiDAR on gravel bed-rivers: Quality and limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Allouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Stigermark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU, Vienne, 14-15 avril 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.16</w:t>
@@ -25631,77 +25631,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances comparison of bathymetry on rivers from various visible high resolution images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Damis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25739,51 +25739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small water depth detection from green lidar simulated full waveforms : application to gravel-bed river bathymetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesaignoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25821,64 +25821,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing water surface effects on LiDAR bathymetry measurements in very shallow rivers:a theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Allouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25916,77 +25916,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géostatistiques sur une arborescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Graphes et analyse spatiale", IGN-COGIT Saint-Mandé, 25 Juin 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26024,51 +26024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation de trains d'onde LiDAR &amp;quot;vert&amp;quot; : application à la détection de faibles lames d'eau en rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesaignoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire REGLIS, Montpellier, 7-8 décembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26087,545 +26087,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravel-bed river depth mapping with cokriging using aerial high resolution images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comparison of artificial drainage network detection rates in cultivated landscapes with LiDAR and high resolution IRC images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Millier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kosuth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Hydrological Sciences, Vienne, AUT, 2-7 avril 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587736v1</w:t>
+                <w:t xml:space="preserve">hal-02587737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistics on a river network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Systèmes d'Informations Géographiques et les outils d'analyse spatiale : une aide pour la recherche et la gestion des milieux aquatiques, Antony, 8 juin 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bathymetric measurement of rivers by remote sensing techniques : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Viau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Riverine hydroecology : advances in research and applications, Stirling, GBR, August 14th-18th 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of artificial drainage network detection rates in cultivated landscapes with LiDAR and high resolution IRC images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Gravel-bed river depth mapping with cokriging using aerial high resolution images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaponnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Hydrological Sciences, Vienne, AUT, 2-7 avril 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587737v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building DEM for gullies in badlands from stereo photographs by drone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jacome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mathys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Hydrological Sciences, Vienne, 2-7 avril 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.2</w:t>
@@ -26654,51 +26654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiDAR &amp;quot;hydrographique&amp;quot; : principes physiques et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26788,77 +26788,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the use of aerial remote sensing for instream flow and fish habitat modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26900,90 +26900,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-scanning and 1D wavelet transform for artificial drainage detection in Mediterranean rural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saidouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Laser-Scanners for Forest and Landscape Assessment - Instruments, Processing Methods and Applications, Freiburg im Breisgau, GER, 03-06 October 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27008,77 +27008,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistical modelling of spatial processes on directed tree : application to drainage networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union, 1st General Assembly, HS8, Nice, France, 25 - 30 April 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27116,64 +27116,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting vs maximum de vraisemblance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVèmes Journées de statistique du 2 au 6 juin 2003, Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27211,77 +27211,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de processus géostatistiques sur des arbres : application aux réseaux de drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedometrics 2003, Reading, UK, 11-12 September 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27306,64 +27306,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From high spatial resolution imagery to spatial indicators : application for hydromorphy follow-up on Bourgneuf wetland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lukas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27459,77 +27459,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-modeling of a physically-based pesticide runoff model with a Long-Short term Memory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27557,645 +27557,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DARLING: Ditch Network Automatic Reconstruction from Linear Incomplete Ditch Geolocation - Mapping the Water Harvesting Capacities at Regional Scale for Better Droughts Mitigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Méta-modélisation d’un modèle de prédiction des contaminations de ruissellements par les pesticides à l’exutoire d’une parcelle agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU24 What's next for Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Washington, United States. , 2024</w:t>
+              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844252v1</w:t>
+                <w:t xml:space="preserve">hal-04747901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facing Droughts in Mediterranean Rainfed Agroecosystems: Farmers' Perception on Exogenous Run-Off Harvesting Techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A classification of maintenance practices for agricultural runoff management structures to enhance climate adaptation scenarios and strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intissar Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU24 What's next for Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape 2024 - Agroecosystems in Transformation: Visions, Technologies and Actors​​​​​</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13760213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821992v1</w:t>
+                <w:t xml:space="preserve">hal-04681632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-modélisation d’un modèle de prédiction des contaminations de ruissellements par les pesticides à l’exutoire d’une parcelle agricole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Metayer</w:t>
+                <w:t xml:space="preserve">Rainwater harvesting techniques deciphered: unravelling the current use and limitations of the ditches term with a textual analysis of scientific literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Dagès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGU24 What's next for Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Washington, United States. , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14510112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747901v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A classification of maintenance practices for agricultural runoff management structures to enhance climate adaptation scenarios and strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">DARLING: Ditch Network Automatic Reconstruction from Linear Incomplete Ditch Geolocation - Mapping the Water Harvesting Capacities at Regional Scale for Better Droughts Mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape 2024 - Agroecosystems in Transformation: Visions, Technologies and Actors​​​​​</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU24 What's next for Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Washington, United States. , 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681632v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainwater harvesting techniques deciphered: unravelling the current use and limitations of the ditches term with a textual analysis of scientific literature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Facing Droughts in Mediterranean Rainfed Agroecosystems: Farmers' Perception on Exogenous Run-Off Harvesting Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Mayer-Jantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Hellisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU24 What's next for Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2024, Washington, United States. , 2024, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Dec 2024, Washington, United States. , 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834593v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrochory as a means for Mediterranean vineyards revegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress of Ecology and Evolution: "Ecology and evolution : new perspectives and societal challenges"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28214,286 +28214,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biodiversité végétale, un levier pour l’optimisation des services écosystémiques des fossés agricoles ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Terrain restitution in vegetated terraced landscapes from SfM or lidar: towards a specific DSM/DTM filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Pijl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tarolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants IM2E</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297111v1</w:t>
+                <w:t xml:space="preserve">hal-01784173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrain restitution in vegetated terraced landscapes from SfM or lidar: towards a specific DSM/DTM filter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La biodiversité végétale, un levier pour l’optimisation des services écosystémiques des fossés agricoles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Rudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paolo Tarolli</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants IM2E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784173v1</w:t>
+                <w:t xml:space="preserve">hal-02297111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of soil management in ditch and related ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28587,77 +28587,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées CRITEX, EQUIPEX - Investissements d'Avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Rennes, France. 2016</w:t>
@@ -28686,64 +28686,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of soil management in ditches on water related ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28811,103 +28811,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural Land cover mapping by active learning from multispectral spot-7 satellite image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Ben Slimene Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference &amp; Exhibition Advanced Geospatial Science \&amp; Technology (TeanGeo 2016), 18-20 October 2016, Tunis, Tunisia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Tunis, Tunisia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28932,77 +28932,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora species as a surrogate to understand ditches hydrology sampling protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Multidisciplinary Conference on Hydrology and Ecology (HydroEco 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29027,90 +29027,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the spatial and temporal dynamic of annual floods in the Niger Inner Delta using MODIS satellite imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ogilvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Oleksiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29152,90 +29152,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité globale spatialisée : application à un outil d'évaluation économique du risque d'inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Saint Geours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR MASCOT-NUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Avignon, France. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29260,77 +29260,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of Raman, infra-red, and green waveforms in bathymetric LiDAR for very shallow waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Allouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pastol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29413,90 +29413,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin d'information n° 14 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
@@ -29547,64 +29547,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin d'information n° 8 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29664,64 +29664,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écohydrologie des fossés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'Information de l'Observatoire de Roujan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29791,51 +29791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RÉSUMÉ FINAL DE L'ÉVALUATION DE L'UNITÉ SAS - Sol Agro et Hydrosystème Spatialisation (Institut national d’enseignement supérieur pour l’agriculture, l’alimentation et l’environnement – L’Institut Agro – Agrocampus Ouest Institut national de recherche pour l'agriculture, l'alimentation et l'environnement - INRAE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Chotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Ballot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29900,103 +29900,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de MHYDAS-Pestides-1.0 à l’échelle parcellaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE Montpellier - UMR LISAH. 2021, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -30018,410 +30018,410 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic et gestion des réseaux de fossés agricoles infiltrants pour la limitation de la contamination des masses d'eau par les pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2016</w:t>
+              <w:t xml:space="preserve">INRA; ONEMA. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443622v1</w:t>
+                <w:t xml:space="preserve">hal-04088891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de diagnostic et de gestion des réseaux de fossés agricoles infiltrants pour la limitation de la contamination des masses d'eau par les pesticides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Diagnostic et gestion des réseaux de fossés agricoles infiltrants pour la limitation de la contamination des masses d'eau par les pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] Onema; Inra. 2016</w:t>
+              <w:t xml:space="preserve">INRAE. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593744v1</w:t>
+                <w:t xml:space="preserve">hal-04443622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic et gestion des réseaux de fossés agricoles infiltrants pour la limitation de la contamination des masses d'eau par les pesticides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Méthodologie de diagnostic et de gestion des réseaux de fossés agricoles infiltrants pour la limitation de la contamination des masses d'eau par les pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRA; ONEMA. 2016</w:t>
+              <w:t xml:space="preserve">[Contrat] Onema; Inra. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088891v1</w:t>
+                <w:t xml:space="preserve">hal-01593744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de diagnostic et de gestion des réseaux de fossés agricoles infiltrants pour la limitation de la contamination des masses d'eau par les pesticides. Rapport Intermédiaire 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30473,103 +30473,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole de spatialisation et d’évolution d'états de surface de fossés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] ONEMA-INRA. 2015, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -30585,306 +30585,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide méthodologique pour la prise en compte des incertitudes dans les ACB appliquées aux projets de prévention du risque d’inondation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Synthèse bibliographique des différentes fonctions des réseaux de fossés aux échelles du fossé élémentaire et du réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] IRSTEA. 2014</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Onema; Inra. 2014, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585625v1</w:t>
+                <w:t xml:space="preserve">hal-01523457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse bibliographique des différentes fonctions des réseaux de fossés aux échelles du fossé élémentaire et du réseau</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Guide méthodologique pour la prise en compte des incertitudes dans les ACB appliquées aux projets de prévention du risque d’inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Onema; Inra. 2014, pp.54</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] IRSTEA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01523457v1</w:t>
+                <w:t xml:space="preserve">hal-01585625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitudes dans les études ACB-DE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Saint-Geours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Langer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30919,77 +30919,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitudes dans les études ACB-DE : guide méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Saint Geours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Länger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31020,90 +31020,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme d'actions de prévention des inondations sur les bassins versants de l'Orb et du Libron. Compléments à l'étude ACB de 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Agenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31138,90 +31138,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception du risque et évaluation économique de l'exposition aux inondations. Étude de deux territoires aux contextes hydrologiques différents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31260,64 +31260,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités thématiques systèmes. ATS-2A : rapport B/H couplé à la résolution et à la bande spectrale ; ATS-3 : rappport de résolution XS/P. Application aux besoins de l'Inventaire Forestier National. Phase 2 ; Annexes Phase 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2001, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31504,51 +31504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05426644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tarolli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guobin Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Castelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bresci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2025.12.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;tayer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133800" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409525v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafla Attia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117468" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04962256v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Ferchichi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124718" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.45.8143" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317421v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167357" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405408v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2023.105985" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164602" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604497v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Sani Aboubacar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Jenhaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106152" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2021.3079718" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685718v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fayad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Pantaleoni Reluy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14102361" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2464" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138616v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Troiano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2263" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103281" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Alcarde Alvares" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luiz Stape" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3092836" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242353v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112136" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911681v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecohyd.2020.03.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919169v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12172714" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Pijl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine El Maaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rached Boussema" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.101977" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171931v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labri&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Villard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.01.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275903v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2019.101370" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178967v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3356" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790352v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chebbi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ajmi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.04.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678027v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manizheh Rajab Pourrahmati" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A Darvishsefat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouchehr Namiranian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2017.1405717" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656159v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Slimene Ben Amor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chehata" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Farah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2751148" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816125v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bourgoin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Blanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Berenguer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f9060303" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958411v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10122050" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691642v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191397" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470951v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gomez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2017.02.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591538v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2017.08.013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483748v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030213" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598882v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinatier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1885" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381108v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.08.033" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344541v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Sofia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2016.2516900" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381116v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guitet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2016.07.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01943016v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim S Fayad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8030240" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381031v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.08.168" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522026v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jos&#233; Gumi&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)he.1943-5584.0001076" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762009v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Geours" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12068" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496753v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2014.2353661" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306444v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0301-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196991v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ogilvie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.01.036" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496749v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2014.884644" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360662v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asghar Darvishsefat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namiranian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fayad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2015.2478478" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940820v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kaiser" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26440" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gond" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.04.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02024951v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs61211883" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525812v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hajii Mohamed" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2013.2273563" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526090v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.06.012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522004v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2013.2261978" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522815v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2014.03.012" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522009v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bouhdaoui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abady" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2013.2292814" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521989v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pastol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Abdallah" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2013.2279271" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521998v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N Saint-Geours" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2209864" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838012v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvagnargues Lesage" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598573v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delenne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshayes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2013010101" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662993v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puech" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10120" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LG4F5M9X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526064v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794108v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabotin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8422" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522809v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monestiez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01409.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522855v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618017v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9406-5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598374v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2012.62" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736576v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdallah" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pastol" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2180506" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599265v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemarquand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596132v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2011.09.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599263v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654817v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allouis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuesta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2011.08.007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647107v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saint-Geours" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavergne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grelot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622413v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JAG.2011.06.001" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602628v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ayroles" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s110504656" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581299v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561044v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2010032" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593192v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coarer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Languille" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Stigermark" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1991" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VM3B3W9C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593700v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panissod" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacome" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576902v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thommeret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1527-2010" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460965v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bretar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauve" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570346v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M&#233;riaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454525v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boissieux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2008.10.002" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477782v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Jacome" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7589" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8GPMBGNC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546276v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Tran" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loseen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2009.05.005" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585200v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feurer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591034v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589107v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701469057" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196900v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701311259" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780741v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesaignoux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allouis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593407v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160500469985" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588091v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-006-9033-0" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5QNH9ZCR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672500v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680749v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587573v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.209" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VSDRVRDV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588090v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2005.04.002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSDS1CGD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583930v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dartus" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Estupina Borrel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583410v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masse" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581438v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgeon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470956v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arnaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796881v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419399v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/collections/teledetection-pour-lobservation-des-surfaces-continentales/products/observation-des-surfaces-continentales-par-teledetection-optique" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419387v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Alejandro Montes-Hugo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/collections/teledetection-pour-lobservation-des-surfaces-continentales/products/observation-des-surfaces-continentales-par-teledetection-iii" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419401v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hespel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381025v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/optical-remote-sensing-of-land-surface/baghdadi/978-1-78548-102-4" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-102-4.50005-3" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381021v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mallet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-102-4.50006-5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376952v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/land-surface-remote-sensing-in-urban-and-coastal-areas/978-1-78548-160-4" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-160-4.50005-4" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522863v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Kinzel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Coarer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch7" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581453v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137201v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-90-481-8863-5_8" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8863-5_8" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590618v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gold" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01430767v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02589166v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01344955v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312379v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jridi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175683v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625824v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Pignard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Ahmed" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12734090" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698449v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Retat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698434v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R&#233;tat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21396" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04864903v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838271v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066655v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pe&#241;a Luque" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Nicolas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Yesou" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledauphin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Amzil" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12090" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173097v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Taouajouti" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10025333" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206092v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metayer" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006613v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-40" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089205v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4541" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737975v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Faucher" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410565v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553091" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520016v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003366v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9922" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029300v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02975004v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003341v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5599" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199576v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951567v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962199v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816131v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680048v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678041v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dartevelle" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736580v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680011v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680121v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584776v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367977v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C. Laurent" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349737v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Marcy" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345002v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Vuorenkoski" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Dalgleish" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369661v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408479v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343420v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326792" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349589v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Combemale" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244677v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326729" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349592v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373941v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartoli" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120521" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350584v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496751v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laget" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zadonina" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Ferricelli" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499467v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aub&#233;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Berkaoui" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496750v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Montes-Hugo" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Neumeier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496752v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496754v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244987v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rajab Pourrahmati" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326728" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599405v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946681" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525819v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S Baghdadi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric G. Le Maire" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946526" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599520v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Montes Hugo" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhdaoui" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522891v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525813v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Os&#233;" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946525" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585536v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523127v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.C.E. Laurent" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Saint-Geours" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Ch&#233;ry" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522902v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512986v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saint Geours" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langer" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506612v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061626v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chery" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523294v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Langer" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526015v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chikhaoui" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amami" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahri" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523133v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947033" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526050v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599404v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598590v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593654v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardet J.-M." TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaiser," TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puech C." TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523336v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523304v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523450v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522917v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591875v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598579v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591885v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecoarer," TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522911v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593722v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666755v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5242/iamg.2011.0172" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522922v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597867v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522915v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807368v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796071v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585547v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593682v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654255v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596237v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762006v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595924v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594558v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595497v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596155v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596007v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754680v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamidi" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594028v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint Geours" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594600v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Hallema" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Guin" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hooke" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593405v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594017v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouckri Osman" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581269v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593462v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marechal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salze" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470529v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576900v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757659v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Puech" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504204v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouy" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473260v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591687v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593964v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Buscail" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137202v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591402v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591396v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Reyes Castillo" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591395v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591397v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damis" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589076v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589959v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589297v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588919v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587736v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaponni&#232;re" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588107v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588058v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Viau" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587737v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588050v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588717v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hamdi" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Populus" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587752v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589108v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saidouni" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589110v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589111v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589109v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581780v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lukas" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127961v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19160" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844252v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821992v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lanfranchi" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mayer-Jantet" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hellisey" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747901v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681632v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13760213" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834593v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14510112" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874472v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297111v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784173v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381028v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanoix Marthe" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381254v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090648v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lanoix" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390037v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525783v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523242v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Oleksiak" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593960v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591486v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942601v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/djxp-ct19" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974758v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tqs6-kf95" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523312v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220616v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090063v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443622v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593744v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088891v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620197v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496755v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585625v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523457v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523505v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Langer" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609404v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#228;nger" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600144v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enjalbert" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Agenais" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593242v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587042v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05426644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tarolli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guobin Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Castelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bresci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2025.12.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04962256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Ferchichi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124718" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409525v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafla Attia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zante" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117468" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;tayer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133800" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.45.8143" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317421v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167357" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405408v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2023.105985" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164602" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604497v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Sani Aboubacar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Jenhaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106152" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2021.3079718" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685718v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fayad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Pantaleoni Reluy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14102361" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2464" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138616v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Troiano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2263" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103281" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Alcarde Alvares" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luiz Stape" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3092836" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242353v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112136" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Pijl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine El Maaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rached Boussema" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.101977" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911681v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecohyd.2020.03.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919169v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12172714" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171931v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labri&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Villard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.01.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275903v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2019.101370" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191397" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Slimene Ben Amor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chehata" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Farah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2751148" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manizheh Rajab Pourrahmati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A Darvishsefat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouchehr Namiranian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2017.1405717" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816125v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bourgoin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Blanc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Berenguer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f9060303" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178967v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3356" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790352v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chebbi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ajmi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.04.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958411v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10122050" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591538v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2017.08.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470951v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gomez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2017.02.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483748v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030213" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598882v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinatier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1885" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381031v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.08.168" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.08.033" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381116v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guitet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2016.07.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344541v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Sofia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2016.2516900" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01943016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim S Fayad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8030240" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496749v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2014.884644" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360662v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asghar Darvishsefat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namiranian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fayad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2015.2478478" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522026v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jos&#233; Gumi&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)he.1943-5584.0001076" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762009v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Geours" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12068" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496753v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2014.2353661" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306444v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0301-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196991v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ogilvie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.01.036" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522009v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bouhdaoui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abady" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2013.2292814" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521989v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pastol" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Abdallah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2013.2279271" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940820v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kaiser" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26440" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02024951v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs61211883" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059051v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gond" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.04.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525812v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hajii Mohamed" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2013.2273563" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526090v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.06.012" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522004v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2013.2261978" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522815v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2014.03.012" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838012v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvagnargues Lesage" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598573v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delenne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshayes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2013010101" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521998v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N Saint-Geours" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2209864" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662993v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puech" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10120" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LG4F5M9X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526064v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794108v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabotin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8422" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598374v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2012.62" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522855v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618017v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9406-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522809v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monestiez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01409.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736576v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdallah" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pastol" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2180506" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602628v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ayroles" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s110504656" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599265v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemarquand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622413v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JAG.2011.06.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647107v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saint-Geours" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavergne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grelot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599263v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654817v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allouis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuesta" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2011.08.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596132v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2011.09.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593700v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panissod" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacome" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576902v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thommeret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1527-2010" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581299v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561044v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2010032" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593192v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coarer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Languille" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Stigermark" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1991" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VM3B3W9C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546276v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soti" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Tran" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loseen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2009.05.005" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454525v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boissieux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2008.10.002" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477782v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Jacome" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7589" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8GPMBGNC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460965v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bretar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauve" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570346v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M&#233;riaux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196900v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701311259" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585200v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feurer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591034v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589107v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701469057" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780741v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesaignoux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allouis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593407v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160500469985" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588091v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-006-9033-0" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5QNH9ZCR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672500v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680749v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587573v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.209" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VSDRVRDV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588090v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2005.04.002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSDS1CGD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583930v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dartus" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Estupina Borrel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583410v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masse" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581438v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgeon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470956v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arnaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796881v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419387v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Alejandro Montes-Hugo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/collections/teledetection-pour-lobservation-des-surfaces-continentales/products/observation-des-surfaces-continentales-par-teledetection-iii" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419399v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/collections/teledetection-pour-lobservation-des-surfaces-continentales/products/observation-des-surfaces-continentales-par-teledetection-optique" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419401v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hespel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381021v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mallet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/optical-remote-sensing-of-land-surface/baghdadi/978-1-78548-102-4" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-102-4.50006-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381025v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-102-4.50005-3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376952v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/land-surface-remote-sensing-in-urban-and-coastal-areas/978-1-78548-160-4" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-160-4.50005-4" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522863v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Kinzel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Coarer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch7" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581453v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137201v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-90-481-8863-5_8" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8863-5_8" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590618v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gold" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01430767v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02589166v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01344955v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312379v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jridi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175683v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838271v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625824v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Pignard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Ahmed" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12734090" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698434v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R&#233;tat" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21396" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698449v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Retat" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04864903v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066655v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pe&#241;a Luque" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Nicolas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Yesou" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledauphin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Amzil" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12090" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173097v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Taouajouti" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10025333" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206092v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metayer" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006613v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-40" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089205v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4541" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737975v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Faucher" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520016v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410565v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553091" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003366v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9922" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029300v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02975004v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003341v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5599" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199576v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951567v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962199v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680048v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816131v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678041v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dartevelle" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736580v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680011v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680121v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584776v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408479v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369661v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367977v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C. Laurent" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349737v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Marcy" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345002v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Vuorenkoski" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Dalgleish" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244987v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rajab Pourrahmati" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326728" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496754v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343420v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326792" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349589v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Combemale" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350584v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373941v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartoli" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120521" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496751v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laget" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zadonina" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Ferricelli" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349592v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244677v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326729" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499467v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aub&#233;" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Berkaoui" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496750v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Montes-Hugo" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Neumeier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496752v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599405v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946681" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525819v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S Baghdadi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric G. Le Maire" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946526" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526015v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chikhaoui" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amami" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahri" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061626v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saint Geours" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chery" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523294v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Langer" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522902v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512986v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langer" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506612v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.C.E. Laurent" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523127v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Saint-Geours" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Ch&#233;ry" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599520v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Montes Hugo" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhdaoui" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522891v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525813v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Os&#233;" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946525" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585536v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523133v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947033" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526050v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599404v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523450v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523336v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523304v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaiser," TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593654v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardet J.-M." TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puech C." TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598590v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522917v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591875v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598579v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597867v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522922v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591885v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecoarer," TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522911v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593722v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666755v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5242/iamg.2011.0172" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522915v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807368v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585547v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796071v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint Geours" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593682v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596007v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654255v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596237v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762006v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595924v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595497v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596155v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594558v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576900v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594600v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Hallema" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Guin" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hooke" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754680v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamidi" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594028v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593462v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marechal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salze" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581269v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594017v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouckri Osman" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593405v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470529v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757659v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Puech" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504204v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouy" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473260v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591687v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137202v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593964v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Buscail" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591402v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591396v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Reyes Castillo" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591395v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591397v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damis" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589076v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589959v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589297v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588919v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587737v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588107v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588058v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Viau" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587736v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaponni&#232;re" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588050v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588717v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hamdi" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Populus" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587752v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589108v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saidouni" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589110v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589111v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589109v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581780v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lukas" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127961v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19160" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747901v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681632v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13760213" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834593v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14510112" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844252v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821992v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lanfranchi" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mayer-Jantet" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hellisey" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874472v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784173v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297111v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381028v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanoix Marthe" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381254v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090648v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lanoix" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390037v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525783v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523242v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Oleksiak" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593960v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591486v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942601v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/djxp-ct19" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974758v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tqs6-kf95" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523312v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220616v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090063v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088891v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443622v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593744v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620197v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496755v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523457v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585625v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523505v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Langer" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609404v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#228;nger" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600144v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enjalbert" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Agenais" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593242v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587042v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>