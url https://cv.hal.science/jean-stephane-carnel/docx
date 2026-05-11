--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Stéphane Carnel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal télévisé, un créateur de représentations sociales sous contrainte ? Approche par le recyclage des images d'archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Charles de Gaulle - Lille III, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 09LIL30044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00800336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des images d'archives dans l'Audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science. Lavoisier, pp.208, 2012, Systèmes d'information et organisations documentaires, Stéphane Chaudiron, 978-2-7462-3831-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques informelles de la documentation et de l'archivage chez les artistes professionnelles de l'art contemporain : quelles conceptions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Dworak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document et archivage pratiques formelles et informelles dans les organisations. Actes du 23ème colloque international sur le document numérique (CiDE.23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europia, 2024, 13 :979-10-90094-69-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4: High-impact Weather Events: Is a Socio-hydrometeorological Characterization Possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Carnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Lutoff; Séverine Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility in face of extreme hydrometeorological events 1. Defining the relevant scales of analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Presse; Elsevier, pp.89-112, 2018, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-289-2.50004-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 : Événement à fort impact, une caractérisation socio-hydrométéorologique est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Carnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Mobilités face aux événements hydrométéorologiques extrêmes », C. Lutoff, S. Durand Eds,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Presse Elsevier, pp.99-112, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces images d'archives qui font l'actualité dans les journaux télévisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'image d'archives : une image en devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l'eau, pp.160-185, 2014, Ciné-Politique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire audiovisuelle reformatée : les enjeux des archives télévisuelles dématérialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolution de l'information audio-visuelle électronique, de la radiophonie au " news game " : études de cas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE éditions, pp.142-172, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Attention, certaines images de ce reportage peuvent heurter les personnes sensibles. » les images choc dans les 20 h de TF1 et France 2, entre 1990 et 2020, typologies et cadres d'utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.23-40. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.18734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’exploration à l’exploitation ? Nouvelles frontières de l’espace et du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.9-23. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.29534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heureux qui, comme Rosetta, a fait un beau voyage. La mission spatiale Rosetta au 20h de TF1, analyse de la mise en récit d’un exploit scientifique (2004-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.133-157. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.30829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de l’information, quels profils recherchés ? Le cas des documentalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Inaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.023.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, communication et images d’astrophysique : le projet Cybele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le journal télévisé se nourrit d'images d'archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-dossiers de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://www.ina-expert.com/dossiers-magazines-et-collections-de-livres/e-dossiers-de-l-audiovisuel.ht</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le documentaliste audiovisuel à la croisée des chemins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-dossiers de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://www.ina-expert.com/e-dossier-de-l-audiovisuel-les-metiers-de-l-audiovisuel-a-l-heure-du-media</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard qui traumatisa la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 161, pp.5-20. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/s0336150009003020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations, nouvelles frontières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, 2022, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.29489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dossier 2017 : L’information au prisme des professionnels qui la produisent, la gèrent et l’utilisent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Inaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Life : La revanche des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoran Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origin of Life : Regards croisés. Sciences, médiatisations, médiations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche sur les enjeux de la communication (GRESEC), Jun 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exoplanètes à la télévision : faut-il les voir pour les croire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Les formes graphiques de la médiation scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations des comètes : étude de l’intégration des photographies de la comète Tchoury dans les films promotionnels de la mission Rosetta : entre enjeux scientifiques et besoins esthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Univers à l’écran au XXIème siècle. Nouvelles images astronomiques dans les fictions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERILAC, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents d'artistes Auvergne-Rhône-Alpes, documenter et communiquer l'art contemporain en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Dworak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude CréaDOCte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques informelles de la documentation chez les artistes professionnels de l'art contemporain : quelle conception de la documentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Dworak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur le document électronique CIDE 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en visibilité les nouvelles frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Gueraud Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal du Gresec "Visibilité, (in)visibilité".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Extraterrestrial life and origins of life in the media : framing and stories »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd CDP Origin of Life Scientifique Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, ISTerre, Saint-Martin-d’Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make possible a socio-hydrometeorological definition of high-impact weather event?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Carnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réchauffement climatique, un sujet d’actualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du 2 degrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA - EUR IPSL-CGS, Jun 2017, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des images d'astrophysique : aurores, comètes et exoplanètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etude Cybele : Communication et images d’astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par le GRESEC et l’IPAG, Nov 2014, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités géophysiques et sociales des épisodes sismiques et pluvieux. Les productions médiatiques immédiates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogis. Communication, Géosciences, Innondations, Seismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gresec, ISTerre, LTHE, 2013, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les images d'archives sont nombreuses mais discrètes. Les images d'archives en télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Définir / devenir une image d'archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Nov 2012, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo amateur est-elle un genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International CRAPE : Médias, Amateurisme et journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques et les techniques documentaires sont-elles des outils pour analyser la communication d'une institution ? L'exemple des journaux télévisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFSIC : Au cœur et aux lisières des SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dijon, France. pp.178-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots-clés outils, un miroir des images de nos journaux télévisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du chapitre français de l'ISKO : Intelligence collective et organisation des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France. pp.195-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images plus vraies que vraies pour les journaux télévisés. La vidéo amateur et son insertion dans le discours institutionnel de la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international EUTIC : Enjeux et usages des TIC. Médias et diffusion de l'information : vers une société ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Athènes, Grèce. pp.206-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter la vie ailleurs – l’exemple des journaux télévisés français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision & banques d’images, la mondialisation des techniques documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indice, Index, Indexation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lille, France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position de thèse : &amp;quot;Le journal télévisé, un créateur de représentations sociales sous contrainte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.222-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Stéphane Carnel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal télévisé, un créateur de représentations sociales sous contrainte ? Approche par le recyclage des images d'archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Charles de Gaulle - Lille III, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 09LIL30044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00800336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des images d'archives dans l'Audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science. Lavoisier, pp.208, 2012, Systèmes d'information et organisations documentaires, Stéphane Chaudiron, 978-2-7462-3831-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques informelles de la documentation et de l'archivage chez les artistes professionnelles de l'art contemporain : quelles conceptions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Dworak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document et archivage pratiques formelles et informelles dans les organisations. Actes du 23ème colloque international sur le document numérique (CiDE.23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europia, 2024, 13 :979-10-90094-69-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4: High-impact Weather Events: Is a Socio-hydrometeorological Characterization Possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Carnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Lutoff; Séverine Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility in face of extreme hydrometeorological events 1. Defining the relevant scales of analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Presse; Elsevier, pp.89-112, 2018, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-289-2.50004-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 : Événement à fort impact, une caractérisation socio-hydrométéorologique est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Carnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Mobilités face aux événements hydrométéorologiques extrêmes », C. Lutoff, S. Durand Eds,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Presse Elsevier, pp.99-112, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces images d'archives qui font l'actualité dans les journaux télévisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'image d'archives : une image en devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l'eau, pp.160-185, 2014, Ciné-Politique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire audiovisuelle reformatée : les enjeux des archives télévisuelles dématérialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolution de l'information audio-visuelle électronique, de la radiophonie au " news game " : études de cas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE éditions, pp.142-172, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Attention, certaines images de ce reportage peuvent heurter les personnes sensibles. » les images choc dans les 20 h de TF1 et France 2, entre 1990 et 2020, typologies et cadres d'utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.23-40. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.18734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’exploration à l’exploitation ? Nouvelles frontières de l’espace et du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.9-23. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.29534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heureux qui, comme Rosetta, a fait un beau voyage. La mission spatiale Rosetta au 20h de TF1, analyse de la mise en récit d’un exploit scientifique (2004-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.133-157. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.30829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de l’information, quels profils recherchés ? Le cas des documentalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Inaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.023.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, communication et images d’astrophysique : le projet Cybele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le journal télévisé se nourrit d'images d'archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-dossiers de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://www.ina-expert.com/dossiers-magazines-et-collections-de-livres/e-dossiers-de-l-audiovisuel.ht</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard qui traumatisa la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 161, pp.5-20. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/s0336150009003020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le documentaliste audiovisuel à la croisée des chemins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-dossiers de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://www.ina-expert.com/e-dossier-de-l-audiovisuel-les-metiers-de-l-audiovisuel-a-l-heure-du-media</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations, nouvelles frontières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, 2022, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.29489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dossier 2017 : L’information au prisme des professionnels qui la produisent, la gèrent et l’utilisent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Inaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Life : La revanche des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoran Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origin of Life : Regards croisés. Sciences, médiatisations, médiations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche sur les enjeux de la communication (GRESEC), Jun 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exoplanètes à la télévision : faut-il les voir pour les croire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Les formes graphiques de la médiation scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations des comètes : étude de l’intégration des photographies de la comète Tchoury dans les films promotionnels de la mission Rosetta : entre enjeux scientifiques et besoins esthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Univers à l’écran au XXIème siècle. Nouvelles images astronomiques dans les fictions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERILAC, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents d'artistes Auvergne-Rhône-Alpes, documenter et communiquer l'art contemporain en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Dworak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude CréaDOCte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques informelles de la documentation chez les artistes professionnels de l'art contemporain : quelle conception de la documentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Dworak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur le document électronique CIDE 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en visibilité les nouvelles frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Gueraud Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal du Gresec "Visibilité, (in)visibilité".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Extraterrestrial life and origins of life in the media : framing and stories »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd CDP Origin of Life Scientifique Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, ISTerre, Saint-Martin-d’Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make possible a socio-hydrometeorological definition of high-impact weather event?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Carnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réchauffement climatique, un sujet d’actualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du 2 degrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA - EUR IPSL-CGS, Jun 2017, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des images d'astrophysique : aurores, comètes et exoplanètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etude Cybele : Communication et images d’astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par le GRESEC et l’IPAG, Nov 2014, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités géophysiques et sociales des épisodes sismiques et pluvieux. Les productions médiatiques immédiates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogis. Communication, Géosciences, Innondations, Seismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gresec, ISTerre, LTHE, 2013, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les images d'archives sont nombreuses mais discrètes. Les images d'archives en télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Définir / devenir une image d'archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Nov 2012, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo amateur est-elle un genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International CRAPE : Médias, Amateurisme et journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques et les techniques documentaires sont-elles des outils pour analyser la communication d'une institution ? L'exemple des journaux télévisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFSIC : Au cœur et aux lisières des SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dijon, France. pp.178-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots-clés outils, un miroir des images de nos journaux télévisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du chapitre français de l'ISKO : Intelligence collective et organisation des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France. pp.195-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images plus vraies que vraies pour les journaux télévisés. La vidéo amateur et son insertion dans le discours institutionnel de la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international EUTIC : Enjeux et usages des TIC. Médias et diffusion de l'information : vers une société ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Athènes, Grèce. pp.206-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter la vie ailleurs – l’exemple des journaux télévisés français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision & banques d’images, la mondialisation des techniques documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indice, Index, Indexation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lille, France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position de thèse : &amp;quot;Le journal télévisé, un créateur de représentations sociales sous contrainte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Carnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.222-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00800336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Carnel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/09LIL30044" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979781v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Dworak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ruin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molini&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Carnel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lafon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-289-2.50004-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608251v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979820v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908715v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.18734" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.29534" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920914v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30829" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742428v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Inaudi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.023.0061" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00979839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0336150009003020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.29489" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132675v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gaillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Gueraud-Pinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoran Ma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018703v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Selhausen-Kosinski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654795v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903148v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Gueraud Pinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527586v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387348v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthelemy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Salles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979835v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979828v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979832v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979834v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920955v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920943v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00800336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Carnel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/09LIL30044" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979781v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Dworak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ruin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molini&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Carnel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lafon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-289-2.50004-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608251v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979820v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908715v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.18734" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.29534" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920914v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30829" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742428v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Inaudi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.023.0061" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979751v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0336150009003020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00979839v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.29489" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132675v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gaillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Gueraud-Pinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoran Ma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018703v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Selhausen-Kosinski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654795v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903148v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Gueraud Pinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527586v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387348v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthelemy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Salles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979835v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979828v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979832v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979834v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920955v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920943v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>