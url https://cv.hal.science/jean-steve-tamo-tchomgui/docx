--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -175,563 +175,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture of function-on-funtion regression models</w:t>
+                <w:t xml:space="preserve">Function-on-Function Mixture-of-Experts Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Statistical Society 2024 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Brighton (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">fda-lille : Functional Data Analysis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552760v1</w:t>
+                <w:t xml:space="preserve">hal-04553081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penalized Spline Regression for Gaussian Function-on-Function Mixture-of-Experts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional Linear Regression for the prediction of streaming video QoE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chrétien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Barriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENBIS-24 Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/CNSM62983.2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598789v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Linear Regression for the prediction of streaming video QoE</w:t>
+                <w:t xml:space="preserve">Mixture of function-on-funtion regression models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Network and Service Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Royal Statistical Society 2024 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Brighton (UK), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/CNSM62983.2024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04688647v1</w:t>
+                <w:t xml:space="preserve">hal-04552760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function-on-Function Mixture-of-Experts Regression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Penalized Spline Regression for Gaussian Function-on-Function Mixture-of-Experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">fda-lille : Functional Data Analysis Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">ENBIS-24 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Network for Business and Industrial Statistics (ENBIS), Sep 2024, Leuven (Belgium), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553081v1</w:t>
+                <w:t xml:space="preserve">hal-04598789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de mélanges d'experts pour données fonctionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54es Journées de la Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique (SFdS), Jul 2023, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -769,90 +769,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function-on-Function Mixture of Experts Regression Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Steve Tamo Tchomgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference of the ERCIM WG on Computational and Methodological Statistics. 16th International Conference on Computational and Financial Econometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -890,90 +890,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la Qualité d'Expérience dans les Réseaux Mobiles : Cas de la VoIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Steve Tamo Tchomgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDS'22 53es journées de la Statistique de la Société Française de Statistique (SFdS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -990,595 +990,595 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixture of experts regression model for functional response with functional covariates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Penalized Spline Estimator for Functional Linear Regression with Functional Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve Tamo Tchomgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529923v1</w:t>
+                <w:t xml:space="preserve">hal-04120709v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PenFFR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mixture of experts regression model for functional response with functional covariates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chrétien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (154), https://link.springer.com/article/10.1007/s11222-024-10455-z. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862843v1</w:t>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-4142146/v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de régression linéaire fonctionnelle pour données hétérogènes : Application à la prédiction de la QoE du streaming video et de la VoIP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PenFFR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
-[...27 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04828353v1</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:9ad27a4915648f3b636526013243c67224a516fb;origin=https://hal.archives-ouvertes.fr/hal-04862843;visit=swh:1:snp:4eb43f8fc4a286569614a3910983440d3444ec87;anchor=swh:1:rel:7e12e33b06534661303b15e0052028d01c979933;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Penalized Spline Estimator for Functional Linear Regression with Functional Response</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles de régression linéaire fonctionnelle pour données hétérogènes : Application à la prédiction de la QoE du streaming video et de la VoIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jacques</w:t>
-[...57 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Statistiques [math.ST]. Université Lumière Lyon 2, 2024. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04120709v3</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04828353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1596,103 +1596,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of Experience’s Prediction in Mobile Networks : The case of VoIP service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Barriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring school «Statlearn: challenging problems in statistical learning»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1807,51 +1807,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="217CC478"/>
+    <w:nsid w:val="19D35A4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2038,51 +2038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-steve-tamo-tchomgui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0259-9508" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552760v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steve TAMO TCHOMGUI" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598789v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fraysse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barriac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688647v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM62983.2024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03946963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steve Tamo Tchomgui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03657249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529923v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4142146/v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ad27a4915648f3b636526013243c67224a516fb;origin=https://hal.archives-ouvertes.fr/hal-04862843;visit=swh:1:snp:4eb43f8fc4a286569614a3910983440d3444ec87;anchor=swh:1:rel:7e12e33b06534661303b15e0052028d01c979933;path=/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04828353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120709v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-steve-tamo-tchomgui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0259-9508" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553081v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steve TAMO TCHOMGUI" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fraysse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barriac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688647v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM62983.2024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552760v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598789v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03946963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steve Tamo Tchomgui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03657249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120709v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4142146/v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ad27a4915648f3b636526013243c67224a516fb;origin=https://hal.archives-ouvertes.fr/hal-04862843;visit=swh:1:snp:4eb43f8fc4a286569614a3910983440d3444ec87;anchor=swh:1:rel:7e12e33b06534661303b15e0052028d01c979933;path=/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04828353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>