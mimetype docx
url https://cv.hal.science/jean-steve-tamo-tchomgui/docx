--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -141,1444 +141,1444 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function-on-Function Mixture-of-Experts Regression</w:t>
+                <w:t xml:space="preserve">A mixture of experts regression model for functional response with functional covariates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chrétien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Barriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">fda-lille : Functional Data Analysis Workshop</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (154), https://link.springer.com/article/10.1007/s11222-024-10455-z. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-4142146/v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553081v1</w:t>
-[...695 lines deleted...]
-                <w:t xml:space="preserve">hal-03657249v1</w:t>
+                <w:t xml:space="preserve">hal-04529923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Penalized Spline Estimator for Functional Linear Regression with Functional Response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Steve Tamo Tchomgui</w:t>
+                <w:t xml:space="preserve">PenFFR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Barriac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">hal-04120709v3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:9ad27a4915648f3b636526013243c67224a516fb;origin=https://hal.archives-ouvertes.fr/hal-04862843;visit=swh:1:snp:4eb43f8fc4a286569614a3910983440d3444ec87;anchor=swh:1:rel:7e12e33b06534661303b15e0052028d01c979933;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixture of experts regression model for functional response with functional covariates</w:t>
+                <w:t xml:space="preserve">Functional Linear Regression for the prediction of streaming video QoE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/CNSM62983.2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixture of function-on-funtion regression models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Royal Statistical Society 2024 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Brighton (UK), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penalized Spline Regression for Gaussian Function-on-Function Mixture-of-Experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENBIS-24 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Network for Business and Industrial Statistics (ENBIS), Sep 2024, Leuven (Belgium), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Function-on-Function Mixture-of-Experts Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fda-lille : Functional Data Analysis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle de mélanges d'experts pour données fonctionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54es Journées de la Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), Jul 2023, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Function-on-Function Mixture of Experts Regression Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-4142146/v1⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Jean Steve Tamo Tchomgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Conference of the ERCIM WG on Computational and Methodological Statistics. 16th International Conference on Computational and Financial Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529923v1</w:t>
+                <w:t xml:space="preserve">hal-03946963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prédiction de la Qualité d'Expérience dans les Réseaux Mobiles : Cas de la VoIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve Tamo Tchomgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JDS'22 53es journées de la Statistique de la Société Française de Statistique (SFdS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PenFFR</w:t>
+                <w:t xml:space="preserve">Modèles de régression linéaire fonctionnelle pour données hétérogènes : Application à la prédiction de la QoE du streaming video et de la VoIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Statistiques [math.ST]. Université Lumière Lyon 2, 2024. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:9ad27a4915648f3b636526013243c67224a516fb;origin=https://hal.archives-ouvertes.fr/hal-04862843;visit=swh:1:snp:4eb43f8fc4a286569614a3910983440d3444ec87;anchor=swh:1:rel:7e12e33b06534661303b15e0052028d01c979933;path=/⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04862843v1</w:t>
+                <w:t xml:space="preserve">tel-04828353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de régression linéaire fonctionnelle pour données hétérogènes : Application à la prédiction de la QoE du streaming video et de la VoIP</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Penalized Spline Estimator for Functional Linear Regression with Functional Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve Tamo Tchomgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-04828353v1</w:t>
+                <w:t xml:space="preserve">hal-04120709v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1622,77 +1622,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring school «Statlearn: challenging problems in statistical learning»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1807,51 +1807,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19D35A4B"/>
+    <w:nsid w:val="7F04BF72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2038,51 +2038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-steve-tamo-tchomgui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0259-9508" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553081v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steve TAMO TCHOMGUI" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fraysse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barriac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688647v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM62983.2024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552760v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598789v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03946963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steve Tamo Tchomgui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03657249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120709v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4142146/v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ad27a4915648f3b636526013243c67224a516fb;origin=https://hal.archives-ouvertes.fr/hal-04862843;visit=swh:1:snp:4eb43f8fc4a286569614a3910983440d3444ec87;anchor=swh:1:rel:7e12e33b06534661303b15e0052028d01c979933;path=/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04828353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-steve-tamo-tchomgui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0259-9508" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steve TAMO TCHOMGUI" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fraysse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barriac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4142146/v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862843v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ad27a4915648f3b636526013243c67224a516fb;origin=https://hal.archives-ouvertes.fr/hal-04862843;visit=swh:1:snp:4eb43f8fc4a286569614a3910983440d3444ec87;anchor=swh:1:rel:7e12e33b06534661303b15e0052028d01c979933;path=/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688647v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM62983.2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03946963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steve Tamo Tchomgui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03657249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04828353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120709v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>