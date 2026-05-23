--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -141,1195 +141,1195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixture of experts regression model for functional response with functional covariates</w:t>
+                <w:t xml:space="preserve">Mixture of function-on-funtion regression models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (154), https://link.springer.com/article/10.1007/s11222-024-10455-z. </w:t>
+              <w:t xml:space="preserve">Royal Statistical Society 2024 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Brighton (UK), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penalized Spline Regression for Gaussian Function-on-Function Mixture-of-Experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-4142146/v1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04529923v1</w:t>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENBIS-24 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Network for Business and Industrial Statistics (ENBIS), Sep 2024, Leuven (Belgium), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional Linear Regression for the prediction of streaming video QoE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th International Conference on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/CNSM62983.2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Function-on-Function Mixture-of-Experts Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fda-lille : Functional Data Analysis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle de mélanges d'experts pour données fonctionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54es Journées de la Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), Jul 2023, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Function-on-Function Mixture of Experts Regression Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve Tamo Tchomgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Conference of the ERCIM WG on Computational and Methodological Statistics. 16th International Conference on Computational and Financial Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prédiction de la Qualité d'Expérience dans les Réseaux Mobiles : Cas de la VoIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve Tamo Tchomgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JDS'22 53es journées de la Statistique de la Société Française de Statistique (SFdS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PenFFR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:9ad27a4915648f3b636526013243c67224a516fb;origin=https://hal.archives-ouvertes.fr/hal-04862843;visit=swh:1:snp:4eb43f8fc4a286569614a3910983440d3444ec87;anchor=swh:1:rel:7e12e33b06534661303b15e0052028d01c979933;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Linear Regression for the prediction of streaming video QoE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mixture of experts regression model for functional response with functional covariates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Network and Service Management</w:t>
-[...501 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (154), https://link.springer.com/article/10.1007/s11222-024-10455-z. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-4142146/v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Steve Tamo Tchomgui</w:t>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03657249v1</w:t>
+                <w:t xml:space="preserve">hal-04529923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1347,51 +1347,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de régression linéaire fonctionnelle pour données hétérogènes : Application à la prédiction de la QoE du streaming video et de la VoIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistiques [math.ST]. Université Lumière Lyon 2, 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1450,103 +1450,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Penalized Spline Estimator for Functional Linear Regression with Functional Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Steve Tamo Tchomgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1596,103 +1596,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of Experience’s Prediction in Mobile Networks : The case of VoIP service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Steve TAMO TCHOMGUI</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring school «Statlearn: challenging problems in statistical learning»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1807,51 +1807,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F04BF72"/>
+    <w:nsid w:val="6DB635D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2038,51 +2038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-steve-tamo-tchomgui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0259-9508" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steve TAMO TCHOMGUI" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fraysse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barriac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4142146/v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862843v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ad27a4915648f3b636526013243c67224a516fb;origin=https://hal.archives-ouvertes.fr/hal-04862843;visit=swh:1:snp:4eb43f8fc4a286569614a3910983440d3444ec87;anchor=swh:1:rel:7e12e33b06534661303b15e0052028d01c979933;path=/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688647v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM62983.2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03946963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steve Tamo Tchomgui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03657249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04828353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120709v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-steve-tamo-tchomgui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0259-9508" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552760v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steve TAMO TCHOMGUI" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598789v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fraysse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barriac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688647v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM62983.2024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03946963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steve Tamo Tchomgui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03657249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ad27a4915648f3b636526013243c67224a516fb;origin=https://hal.archives-ouvertes.fr/hal-04862843;visit=swh:1:snp:4eb43f8fc4a286569614a3910983440d3444ec87;anchor=swh:1:rel:7e12e33b06534661303b15e0052028d01c979933;path=/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4142146/v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04828353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120709v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>