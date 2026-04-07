--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Thierry JULIA </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF Sciences de l'information et de la communication, IUT Paul Sabatier, Univ. Toulouse III</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-thierryjulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110180364</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Thierry Julia est maître de conférences en Sciences de l’information et de la communication à l’Université Toulouse 3, responsable de formation, et chef du département InfoCom de l'IUT Paul Sabatier.Ayant suivi un double cursus en SHS/ Sociologie, ainsi qu’en Maths/ Informatique linguistique, il est membre du Laboratoire d’études et de recherches appliquées en sciences sociales (LERASS), axe Patrimoines & médiations, et par ailleurs directeur de la revue Sciences de la Société.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site et la cité…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.167-178. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.4286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville en live. Itinéraires numériques et artistiques à travers le patrimoine urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deramond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pratiques d’espace. Les médiations des patrimoines vers la culture numérique? (1), 45, pp.113-128. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.6466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02928799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizome, réseau et petit-monde. (Gilles, Henri, Paul... et les autres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91, pp.159-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenus « interactifs », web « contributif »... Notions en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 75, pp.159-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illocutoire du dispositif (How not to do nothing with links)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29, pp.119-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énonciation et interactivité : du réactif au créatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 137, pp.30-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivité(s) et médiation, en étroite relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 89, pp.89-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle et sociale dans deux espaces patrimoniaux portugais : la Casa d’Avenida et le Musée du travail Michel Giacometti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation et nouveaux usages sociaux et éducatifs de l’information – 6e colloque scientifique international du réseau MUSSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFEA/ réseau MUSSI (Réseau franco-brésilien de chercheurs en médiations, appropriations et usages sociaux des savoirs et de l’information), Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle et sociale dans deux espaces patrimoniaux portugais : la Casa d’Avenida et le Musée du travail Michel Giacometti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Colloque scientifique international MUSSI 2024 : « Médiation et nouveaux usages sociaux et éducatifs de l'information »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFTS; ENSFEA, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néo-réalisme portugais : mémoire de résistance et muséologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es journées scientifiques internationales du réseau MUSSI "Médiations de l'information, démocratie et savoirs pluriels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Franco-Brésilien de Chercheurs en Médiations et Usages Sociaux des Savoirs et de l’Information (MUSSI), Jun 2019, Belo Horizonte, Brésil. pp.195-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De muséum en musée de l'Homme : mises en scène et médiations des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journée Scientifique Internationale du réseau MUSSI "De la médiation des savoirs : science de l’information-documentation et mémoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Franco-Brésilien de Chercheurs en Médiations et Usages Sociaux des Savoirs et de l’Information (MUSSI), Mar 2016, Toulouse-Auzeville, France. pp.83-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'huile sur la toile, ou un institut en ligne pour l'expertise des huiles végétales pures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Conférence internationale EUTIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lisbonne, Portugal. pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAWA, dispositif de « navigation sociale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg, Allemagne. pp.109-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00378771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivité : pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alcantara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Conférence internationale EUTIC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bordeaux, France. pp.285-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NTIC : du projet de formation à l’insertion professionnelle étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème rencontre Europe-Amérique latine sur la formation technologique et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUP-ADIUT, Nov 2002, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivité et cédérom culturel : réflexions sur l'œuvre de Jean-Louis Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE, 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Toulouse, France. p. 217-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et résonance… Une approche énonciative des interactions sur médias numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractales et résonances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation et interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUR LES SCIENCES DE L'INFORMATION ET DE LA COMMUNICATION. CONTRIBUTIONS HYBRIDES AUTOUR DES TRAVAUX DE VIVIANE COUZINET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-190, 2017, Collection IDC, 9782364936003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId41"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Thierry JULIA </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF Sciences de l'information et de la communication, IUT Paul Sabatier, Univ. Toulouse III</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-thierryjulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110180364</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Thierry Julia est maître de conférences en Sciences de l’information et de la communication à l’Université Toulouse 3, responsable de formation, et chef du département InfoCom de l'IUT Paul Sabatier.Ayant suivi un double cursus en SHS/ Sociologie, ainsi qu’en Maths/ Informatique linguistique, il est membre du Laboratoire d’études et de recherches appliquées en sciences sociales (LERASS), axe Patrimoines & médiations, et par ailleurs directeur de la revue Sciences de la Société.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site et la cité…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.167-178. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.4286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville en live. Itinéraires numériques et artistiques à travers le patrimoine urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deramond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pratiques d’espace. Les médiations des patrimoines vers la culture numérique? (1), 45, pp.113-128. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.6466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02928799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizome, réseau et petit-monde. (Gilles, Henri, Paul... et les autres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91, pp.159-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenus « interactifs », web « contributif »... Notions en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 75, pp.159-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illocutoire du dispositif (How not to do nothing with links)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29, pp.119-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivité(s) et médiation, en étroite relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 89, pp.89-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énonciation et interactivité : du réactif au créatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 137, pp.30-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle et sociale dans deux espaces patrimoniaux portugais : la Casa d’Avenida et le Musée du travail Michel Giacometti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation et nouveaux usages sociaux et éducatifs de l’information – 6e colloque scientifique international du réseau MUSSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFEA/ réseau MUSSI (Réseau franco-brésilien de chercheurs en médiations, appropriations et usages sociaux des savoirs et de l’information), Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle et sociale dans deux espaces patrimoniaux portugais : la Casa d’Avenida et le Musée du travail Michel Giacometti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Colloque scientifique international MUSSI 2024 : « Médiation et nouveaux usages sociaux et éducatifs de l'information »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFTS; ENSFEA, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néo-réalisme portugais : mémoire de résistance et muséologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es journées scientifiques internationales du réseau MUSSI "Médiations de l'information, démocratie et savoirs pluriels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Franco-Brésilien de Chercheurs en Médiations et Usages Sociaux des Savoirs et de l’Information (MUSSI), Jun 2019, Belo Horizonte, Brésil. pp.195-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De muséum en musée de l'Homme : mises en scène et médiations des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journée Scientifique Internationale du réseau MUSSI "De la médiation des savoirs : science de l’information-documentation et mémoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Franco-Brésilien de Chercheurs en Médiations et Usages Sociaux des Savoirs et de l’Information (MUSSI), Mar 2016, Toulouse-Auzeville, France. pp.83-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'huile sur la toile, ou un institut en ligne pour l'expertise des huiles végétales pures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Conférence internationale EUTIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lisbonne, Portugal. pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAWA, dispositif de « navigation sociale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg, Allemagne. pp.109-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00378771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivité : pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alcantara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Conférence internationale EUTIC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bordeaux, France. pp.285-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NTIC : du projet de formation à l’insertion professionnelle étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème rencontre Europe-Amérique latine sur la formation technologique et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUP-ADIUT, Nov 2002, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivité et cédérom culturel : réflexions sur l'œuvre de Jean-Louis Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE, 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Toulouse, France. p. 217-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et résonance… Une approche énonciative des interactions sur médias numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractales et résonances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation et interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Julia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUR LES SCIENCES DE L'INFORMATION ET DE LA COMMUNICATION. CONTRIBUTIONS HYBRIDES AUTOUR DES TRAVAUX DE VIVIANE COUZINET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-190, 2017, Collection IDC, 9782364936003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId41"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9034090B"/>
+    <w:nsid w:val="9E201455"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-thierryjulia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110180364" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04143017v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Julia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.4286" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deramond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6466" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907620v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04143001v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139257v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04144489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937005v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ramond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04142605v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04142864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00378771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alcantara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pecatte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Singer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trouilhet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047345v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03644429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1160-sur-les-sciences-de-l-information-et-de-la-communication-contributions-hybrides-autour-des-travaux-de-viviane-couzinet-idc-9782364936003.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-thierryjulia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110180364" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04143017v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Julia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.4286" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deramond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6466" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907620v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04143001v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04144489v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937005v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ramond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04142605v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04142864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00378771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alcantara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pecatte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Singer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trouilhet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04139570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047345v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03644429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1160-sur-les-sciences-de-l-information-et-de-la-communication-contributions-hybrides-autour-des-travaux-de-viviane-couzinet-idc-9782364936003.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>