--- v1 (2026-04-07)
+++ v2 (2026-05-28)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E201455"/>
+    <w:nsid w:val="92C67D8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>